--- v0 (2025-12-10)
+++ v1 (2026-10-01)
@@ -1,4511 +1,6495 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33F60A9E" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="000E7395" w:rsidRDefault="00661D47" w:rsidP="00661D47">
-[...41 lines deleted...]
-    <w:p w14:paraId="1AD4654D" w14:textId="49A25DD6" w:rsidR="000D2CDA" w:rsidRPr="004D0FB0" w:rsidRDefault="00D40354" w:rsidP="00661D47">
+    <w:p w14:paraId="1AD4654D" w14:textId="3C989BC6" w:rsidR="000D2CDA" w:rsidRPr="00305B39" w:rsidRDefault="007A199E" w:rsidP="00685511">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="7938"/>
         </w:tabs>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00440AF4" w:rsidRPr="004D0FB0">
+          <w:noProof/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Arbete och Hälsa</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63493" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F50FA1" w:rsidRPr="004D0FB0">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50FA1" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B226AF" w:rsidRPr="004D0FB0">
+      <w:r w:rsidR="0002346A" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007C2368" w:rsidRPr="004D0FB0">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2E84" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2368" w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00F50FA1" w:rsidRPr="004D0FB0">
+      <w:r w:rsidR="0002346A" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="007C2368" w:rsidRPr="004D0FB0">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50FA1" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2368" w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B226AF" w:rsidRPr="004D0FB0">
+      <w:r w:rsidR="0002346A" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r w:rsidR="007C2368" w:rsidRPr="004D0FB0">
+      <w:r w:rsidR="007C2368" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="600CD488" w14:textId="77777777" w:rsidR="00E67406" w:rsidRPr="004D0FB0" w:rsidRDefault="00E67406" w:rsidP="005943BB">
+      <w:r w:rsidR="00685511" w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0002346A" w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="004331D0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>OI:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DCE308" w14:textId="77777777" w:rsidR="004E6E18" w:rsidRPr="006A7B79" w:rsidRDefault="004E6E18" w:rsidP="008044FF"/>
+    <w:p w14:paraId="1BF82E49" w14:textId="0EA67088" w:rsidR="004E6E18" w:rsidRPr="006A7B79" w:rsidRDefault="004E6E18" w:rsidP="008044FF"/>
+    <w:p w14:paraId="2237C2A3" w14:textId="77777777" w:rsidR="00116053" w:rsidRPr="006A7B79" w:rsidRDefault="00116053" w:rsidP="008044FF"/>
+    <w:p w14:paraId="600CD488" w14:textId="77777777" w:rsidR="00E67406" w:rsidRPr="006A7B79" w:rsidRDefault="00E67406" w:rsidP="008044FF"/>
+    <w:p w14:paraId="430A61FD" w14:textId="1A919B3E" w:rsidR="005531DB" w:rsidRPr="00116053" w:rsidRDefault="001D678D" w:rsidP="00B93A05">
+      <w:pPr>
+        <w:pStyle w:val="Frontpage"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00116053">
+        <w:t>Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7B79">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="0059689C" w:rsidRPr="00116053">
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="001233C8" w:rsidRPr="00116053">
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6E18" w:rsidRPr="00116053">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7B79">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00116053">
+        <w:t xml:space="preserve">style </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93A05" w:rsidRPr="00116053">
+        <w:t>Front page</w:t>
+      </w:r>
+      <w:r w:rsidR="0059689C" w:rsidRPr="00116053">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C997E47" w14:textId="4C0B59A0" w:rsidR="009B4663" w:rsidRPr="00116053" w:rsidRDefault="009B4663" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:pStyle w:val="Frontpagetitle"/>
+        <w:keepNext w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00116053">
+        <w:t xml:space="preserve">Title (style </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35EFE" w:rsidRPr="00116053">
+        <w:t>Front page title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116053">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C70938F" w14:textId="3E9BE8AF" w:rsidR="00565D7E" w:rsidRPr="00116053" w:rsidRDefault="00565D7E" w:rsidP="007F5CA2">
+      <w:pPr>
+        <w:pStyle w:val="Frontpage"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00116053">
+        <w:t>Subtitle</w:t>
+      </w:r>
+      <w:r w:rsidR="00116053">
+        <w:t>, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116053">
+        <w:t>f needed</w:t>
+      </w:r>
+      <w:r w:rsidR="00116053">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116053">
+        <w:t xml:space="preserve">style </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35EFE" w:rsidRPr="00116053">
+        <w:t>Front page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116053">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4155C4" w14:textId="77777777" w:rsidR="00C43D7D" w:rsidRPr="00116053" w:rsidRDefault="00C43D7D" w:rsidP="0002346A">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
-      </w:pPr>
-[...62 lines deleted...]
-        <w:pStyle w:val="Title1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...97 lines deleted...]
-    <w:p w14:paraId="732D2F28" w14:textId="48B8F8AE" w:rsidR="002770D6" w:rsidRPr="004D0FB0" w:rsidRDefault="00F50FA1" w:rsidP="00D02B2E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732D2F28" w14:textId="2DBB2180" w:rsidR="002770D6" w:rsidRPr="00116053" w:rsidRDefault="00F50FA1" w:rsidP="008044FF">
       <w:pPr>
         <w:pStyle w:val="Authornames"/>
-        <w:rPr>
-          <w:i w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00116053">
+        <w:t>Author(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2CDA" w:rsidRPr="00116053">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002346A" w:rsidRPr="00116053">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008044FF">
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:r w:rsidR="0002346A" w:rsidRPr="00116053">
+        <w:t xml:space="preserve">name Surname </w:t>
+      </w:r>
+      <w:r w:rsidR="0002346A" w:rsidRPr="00116053">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00305B39" w:rsidRPr="00305B39">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00305B39">
+        <w:t xml:space="preserve"> X X</w:t>
+      </w:r>
+      <w:r w:rsidR="0002346A" w:rsidRPr="00116053">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2CDA" w:rsidRPr="00116053">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:i w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00176FEE">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2CDA" w:rsidRPr="00116053">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tyle Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00116053">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7B79">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00116053">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A86AD6C" w14:textId="77777777" w:rsidR="0014117C" w:rsidRPr="004D0FB0" w:rsidRDefault="0014117C">
+    <w:p w14:paraId="0A86AD6C" w14:textId="1373EBA5" w:rsidR="0014117C" w:rsidRPr="006A7B79" w:rsidRDefault="0002346A" w:rsidP="008044FF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00116053">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliation: XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116053">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00116053">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… (style </w:t>
+      </w:r>
+      <w:r w:rsidR="008044FF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Normal</w:t>
+      </w:r>
+      <w:r w:rsidR="00790D01">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00685511">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00790D01">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>cent</w:t>
+      </w:r>
+      <w:r w:rsidR="00685511">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00790D01">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>red)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0307E286" w14:textId="77777777" w:rsidR="0014117C" w:rsidRPr="007A199E" w:rsidRDefault="0014117C" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27454CB9" w14:textId="77777777" w:rsidR="0014117C" w:rsidRPr="007A199E" w:rsidRDefault="0014117C" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDF78F4" w14:textId="4084838F" w:rsidR="0014117C" w:rsidRDefault="0014117C" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B7D0ED" w14:textId="44D6F4FB" w:rsidR="006A7B79" w:rsidRPr="008044FF" w:rsidRDefault="006A7B79" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058115B5" w14:textId="442A7009" w:rsidR="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B18D459" w14:textId="72973451" w:rsidR="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBF0D66" w14:textId="1571D334" w:rsidR="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305C178E" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0124B767" w14:textId="77777777" w:rsidR="007F5CA2" w:rsidRDefault="007F5CA2" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42854164" w14:textId="77777777" w:rsidR="007F5CA2" w:rsidRDefault="007F5CA2" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E39C4F" w14:textId="77777777" w:rsidR="007F5CA2" w:rsidRPr="007A199E" w:rsidRDefault="007F5CA2" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA2516E" w14:textId="77777777" w:rsidR="0014117C" w:rsidRPr="007A199E" w:rsidRDefault="0014117C" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065E57F6" w14:textId="24294453" w:rsidR="00867827" w:rsidRDefault="00867827" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267601E5" w14:textId="77777777" w:rsidR="00176FEE" w:rsidRPr="007A199E" w:rsidRDefault="00176FEE" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67490A39" w14:textId="77777777" w:rsidR="00867827" w:rsidRPr="006A7B79" w:rsidRDefault="00867827" w:rsidP="008044FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9468" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="3458"/>
+        <w:gridCol w:w="3005"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00790D01" w:rsidRPr="00790D01" w14:paraId="2C475BA1" w14:textId="77777777" w:rsidTr="00790D01">
+        <w:trPr>
+          <w:trHeight w:val="1928"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBD1CB0" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2102907D" w14:textId="73BD321C" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A6DCB52" w14:textId="6551E0C2" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="611E06AB" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57F2ADF4" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14084FB2" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20BDC3A1" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C56811" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="073633B7" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="456A974C" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="183C85E4" wp14:editId="64E94D93">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>25400</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>387350</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1695450" cy="732790"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2" name="Picture 2" descr="A logo for a institute&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="889894442" name="Picture 2" descr="A logo for a institute&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="5163" t="9655" r="5712" b="13104"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1695450" cy="732790"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253B11B5" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66231116" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A536C01" w14:textId="77777777" w:rsidR="00790D01" w:rsidRPr="00F94F09" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56ECF047" w14:textId="219062DD" w:rsidR="00790D01" w:rsidRPr="006A7B79" w:rsidRDefault="00790D01" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:pStyle w:val="bbrdtext"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Institute of Environmental Medicine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B06B60E" w14:textId="0AE38EE0" w:rsidR="00790D01" w:rsidRPr="00790D01" w:rsidRDefault="00790D01" w:rsidP="00790D01">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3F252905" w14:textId="43BBFC79" w:rsidR="00790D01" w:rsidRDefault="00790D01">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB7E10B" w14:textId="622A09F3" w:rsidR="00FA2226" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="DMSans-Regular"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:rFonts w:cs="DMSans-Regular"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Arbete och Hälsa ISSN (Online): 3035-9821</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:rFonts w:cs="DMSans-Regular"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Published by Karolinska Institutet under the terms of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="006A7B79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>CC BY 4.0</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00685511" w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:rFonts w:cs="DMSans-Regular"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>© Karolinska Institutet and the authors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA25549" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01AE92C9" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2141E484" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="00685511">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="4520"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="05BEC027" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E857F8" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Editor-in-chief</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2783C8E5" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editorial </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>advisory</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> board</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="183EA7AA" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DE4C2C" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Jenny Selander </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="481CE9B5" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Maria Lagrelius </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="6017F989" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B2E63F" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0837CF4A" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Vivi Schlünssen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="6F35140E" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CCEAB1" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Editorial board</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A544DAF" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Kjell Torén </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="77AF3E59" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="624F42FD" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Maria Albin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C9BEF3" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Jens Wahlström </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="1770CE3A" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F7E6E1" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Emma Brulin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7960F3AB" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Charlotte Wåhlin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="5EC59654" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA43826" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Gunnar Johanson </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="000AE2AD" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Karolinska Institutet, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA6A44C" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="99" w:hanging="99"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centre for Occupational and Environmental Medicine, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF9B9D9" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aarhus University, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5B90D4" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> University of Gothenburg, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CFC411" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Umeå University, Umeå, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA1C313" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linköping University, Linköping, Sweden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="1D53FE61" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D24F9F8" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Maria Kippler </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9676AF" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="2A5BF5C0" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A528ACF" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Linda Schenk </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA3EA30" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="4E439651" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EF9713" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Mattias Öberg </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="168382F4" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="1C0953AF" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EA8CCD" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E28531C" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="4DED94F4" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDC1374" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Editorial assistant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E3096F" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7B79" w:rsidRPr="006A7B79" w14:paraId="2E77F9CA" w14:textId="77777777" w:rsidTr="0059049A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E78463C" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7B79">
+              <w:t xml:space="preserve">Kevin Skogh </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A7B79">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="572B2D5C" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BB68C47" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35306E17" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFC2A38" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DEC7338" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230D131F" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="00176FEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A355C4" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601E214F" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF0BD1F" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74943DE7" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7617B9A1" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0739594A" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2332D7" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67623C78" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB6A3AE" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB22D1D" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7179A8BE" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634B80ED" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Unit of Occupational Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Institute of Environmental Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Karolinska Institutet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629DE055" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3DAE80" w14:textId="40CA3FE4" w:rsidR="00747ABF" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
       <w:pPr>
         <w:pStyle w:val="Titelsidandfrfattare"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homepage: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00510071">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://publicera.kb.se/aoh</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E-mail: kevin.skogh@ki.se</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27770107" w14:textId="068B2223" w:rsidR="002770D6" w:rsidRPr="009A2EEA" w:rsidRDefault="00F50FA1" w:rsidP="00685511">
+      <w:pPr>
+        <w:pStyle w:val="1Heading"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2EEA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc438535995"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc535388999"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc183184118"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Preface</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00B07B0F" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B07B0F" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648EB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07B0F" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00143D04" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2CBB" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eading</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07B0F" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="72147F81" w14:textId="420DCC78" w:rsidR="00176FEE" w:rsidRPr="007A199E" w:rsidRDefault="00176FEE" w:rsidP="00D648EB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc24773380"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc24854579"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc24867416"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc438535996"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc183184119"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text, first paragraph </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxx </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176C7B24" w14:textId="3EAAFE84" w:rsidR="00176FEE" w:rsidRPr="007A199E" w:rsidRDefault="00176FEE" w:rsidP="00D648EB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text, following paragraphs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>style Normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxx </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="366CE6FF" w14:textId="201A4D76" w:rsidR="00333C75" w:rsidRPr="007A199E" w:rsidRDefault="00333C75">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD5970E" w14:textId="6494E7F2" w:rsidR="00594052" w:rsidRPr="00867EA5" w:rsidRDefault="00F50FA1" w:rsidP="004D0D0E">
+      <w:pPr>
+        <w:pStyle w:val="1Heading"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Contents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00594052" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B07B0F" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648EB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07B0F" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ew page, style 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00143D04" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07B0F" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="3CBBF4DF" w14:textId="4AC49429" w:rsidR="00521C24" w:rsidRPr="007A199E" w:rsidRDefault="00521C24" w:rsidP="00521C24">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(The contents will be</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0646" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auto-generated</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9783C" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, style Normal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BBBE2C" w14:textId="14B1CAA4" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="000940CC" w:rsidP="00C8606E">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="right" w:pos="7938"/>
+          <w:tab w:val="right" w:pos="7797"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Preface</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>ISSN</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">1 </w:t>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B5C1A" w14:textId="03B7C229" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="000940CC" w:rsidP="00C8606E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08891B2E" w14:textId="3BA0446F" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="000940CC" w:rsidP="00C8606E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abbreviations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A22A35" w14:textId="4B728654" w:rsidR="00E833C3" w:rsidRPr="007A199E" w:rsidRDefault="00E833C3" w:rsidP="00E833C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Summary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE45D00" w14:textId="37A4EA03" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="000940CC" w:rsidP="00C8606E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Level </w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454CBB2C" w14:textId="3881944C" w:rsidR="00E833C3" w:rsidRPr="007A199E" w:rsidRDefault="00E833C3" w:rsidP="00E833C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000940CC" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 Level </w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidR="000940CC" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heading</w:t>
+      </w:r>
+      <w:r w:rsidR="000940CC" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBFC06D" w14:textId="5FF19F15" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="00E833C3" w:rsidP="00E833C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D648EB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000940CC" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1.1 Level </w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648EB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000940CC" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>heading</w:t>
+      </w:r>
+      <w:r w:rsidR="000940CC" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4623F7" w14:textId="1816DAF9" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="000940CC" w:rsidP="00C8606E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Level </w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>heading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DE72B4" w14:textId="3FDB2F90" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="000940CC" w:rsidP="00C8606E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Level</w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE3312B" w14:textId="4A7C27FC" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="000940CC" w:rsidP="00C8606E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Level </w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>heading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763096CC" w14:textId="089D857D" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="00E833C3" w:rsidP="00C8606E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="000940CC" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidR="000940CC" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254F3E78" w14:textId="2769BA35" w:rsidR="000940CC" w:rsidRPr="007A199E" w:rsidRDefault="000940CC" w:rsidP="00E833C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Appendix (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E833C3" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="001233C8" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAE6ACD" w14:textId="0561214F" w:rsidR="00907BEC" w:rsidRPr="007A199E" w:rsidRDefault="00907BEC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F78C31" w14:textId="308DEB4E" w:rsidR="00907BEC" w:rsidRPr="00867EA5" w:rsidRDefault="00907BEC" w:rsidP="00685511">
+      <w:pPr>
+        <w:pStyle w:val="1Heading"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Abbreviations</w:t>
+      </w:r>
+      <w:r w:rsidR="00376B09" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946FE4" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r w:rsidR="00376B09" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946FE4" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00376B09" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cronyms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00376B09" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="001233C8" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00376B09" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00176FEE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ew page, style 1 Heading)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC9DFF0" w14:textId="1AB32FD3" w:rsidR="00907BEC" w:rsidRPr="007A199E" w:rsidRDefault="00907BEC" w:rsidP="004D0D0E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text, first paragraph </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tyle Normal)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxx </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00626931" w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-        <w:t>Xxx</w:t>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">2 </w:t>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00626931" w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-        <w:t>Xxx</w:t>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...28 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:rStyle w:val="BodyText1Char"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxx </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A0AD23" w14:textId="5EF6FD74" w:rsidR="00907BEC" w:rsidRPr="007A199E" w:rsidRDefault="00907BEC" w:rsidP="004D0D0E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text, following paragraphs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0D0E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxx </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4699DE72" w14:textId="5F7A2FC9" w:rsidR="00376B09" w:rsidRPr="007A199E" w:rsidRDefault="00376B09">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4335A9E5" w14:textId="6771AFE4" w:rsidR="0002748B" w:rsidRPr="00867EA5" w:rsidRDefault="00376B09" w:rsidP="00362CC6">
+      <w:pPr>
+        <w:pStyle w:val="1Heading"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Summary</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34E6D" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946FE4" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34E6D" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Executive summary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00176FEE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ew page, style 1 Heading)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FAF9A9" w14:textId="13926CAF" w:rsidR="00F46FE5" w:rsidRPr="007A199E" w:rsidRDefault="00F46FE5" w:rsidP="00176FEE">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Smith A, Jones B, Brown C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Title of paper. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arbete och </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9105C" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>hälsa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>XX;XX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00176FEE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(X):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>1-XX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CED802" w14:textId="77777777" w:rsidR="00176FEE" w:rsidRDefault="00176FEE" w:rsidP="00176FEE"/>
+    <w:p w14:paraId="13615179" w14:textId="73602095" w:rsidR="00F46FE5" w:rsidRPr="00362CC6" w:rsidRDefault="00362CC6" w:rsidP="00176FEE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summary text (maximum 1 page) or executive summary text (2-3 pages) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342AA9D0" w14:textId="77777777" w:rsidR="00176FEE" w:rsidRDefault="00176FEE" w:rsidP="00176FEE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7123C039" w14:textId="1F41A383" w:rsidR="00376B09" w:rsidRDefault="00F46FE5" w:rsidP="00176FEE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxx, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>yyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zzz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="00532037" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3, maximum 7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E962E01" w14:textId="77777777" w:rsidR="00E04EE8" w:rsidRDefault="00E04EE8" w:rsidP="00176FEE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B0C5F2" w14:textId="77777777" w:rsidR="00E04EE8" w:rsidRDefault="00E04EE8" w:rsidP="00176FEE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3354D8C6" w14:textId="77777777" w:rsidR="00E04EE8" w:rsidRDefault="00E04EE8" w:rsidP="005D2F46">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0026A306" w14:textId="77777777" w:rsidR="00E04EE8" w:rsidRDefault="00E04EE8" w:rsidP="005D2F46">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E04EE8" w:rsidSect="009A2EEA">
+          <w:footerReference w:type="even" r:id="rId16"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="1979" w:right="1979" w:bottom="1418" w:left="1979" w:header="720" w:footer="1418" w:gutter="0"/>
+          <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="850" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C002A6" w14:textId="280A013E" w:rsidR="00376B09" w:rsidRPr="004D0FB0" w:rsidRDefault="001769DC" w:rsidP="00D81118">
+    <w:p w14:paraId="5DD928E9" w14:textId="0B2D647B" w:rsidR="00D908F3" w:rsidRPr="00867EA5" w:rsidRDefault="00B040C8" w:rsidP="00362CC6">
       <w:pPr>
         <w:pStyle w:val="1Heading"/>
-        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1. First</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4B4F" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="00D908F3" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00104761" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eading</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4B4F" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numbering is optional</w:t>
+      </w:r>
+      <w:r w:rsidR="00D908F3" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4B4F" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00D908F3" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ew page, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2EEA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">page numbering starts here, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D908F3" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>style 1 Heading)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5D4E69" w14:textId="62CBC9E1" w:rsidR="00D908F3" w:rsidRPr="007A199E" w:rsidRDefault="00D908F3" w:rsidP="00362CC6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1FEA" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170BA2A5" w14:textId="7C3BB9AA" w:rsidR="000625DA" w:rsidRPr="0027157E" w:rsidRDefault="000625DA" w:rsidP="000625DA">
+      <w:pPr>
+        <w:pStyle w:val="2Heading"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc183184122"/>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...354 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="0032528D" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Level two</w:t>
+      </w:r>
+      <w:r w:rsidR="007A141A" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0032528D" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D07" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="005C71CB" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69ED0042" w14:textId="5715978E" w:rsidR="000625DA" w:rsidRPr="007A199E" w:rsidRDefault="000625DA" w:rsidP="0027157E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text, </w:t>
+      </w:r>
+      <w:r w:rsidR="00152EE6" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>etcetera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763FABA7" w14:textId="25B71B7B" w:rsidR="0002748B" w:rsidRPr="004D0FB0" w:rsidRDefault="0002748B" w:rsidP="00716C3E">
-[...328 lines deleted...]
-      <w:r w:rsidR="00532037" w:rsidRPr="004D0FB0">
+    <w:p w14:paraId="346B6457" w14:textId="558FBCA6" w:rsidR="000625DA" w:rsidRPr="0027157E" w:rsidRDefault="007A141A" w:rsidP="0027157E">
+      <w:pPr>
+        <w:pStyle w:val="3Heading"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc183184123"/>
+      <w:r w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000625DA" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="0032528D" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Level three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heading</w:t>
+      </w:r>
+      <w:r w:rsidR="000625DA" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0032528D" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle </w:t>
+      </w:r>
+      <w:r w:rsidR="000625DA" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="0027157E" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:r w:rsidR="000625DA" w:rsidRPr="0027157E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="16F533A0" w14:textId="0C7141DC" w:rsidR="000625DA" w:rsidRPr="007A199E" w:rsidRDefault="007A141A" w:rsidP="0027157E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text, </w:t>
+      </w:r>
+      <w:r w:rsidR="001728F8" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>etcetera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13615179" w14:textId="77777777" w:rsidR="00F46FE5" w:rsidRPr="004D0FB0" w:rsidRDefault="00F46FE5" w:rsidP="00662A36">
-[...103 lines deleted...]
-    <w:p w14:paraId="5DD928E9" w14:textId="292C2F5A" w:rsidR="00D908F3" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00864A78">
+    <w:p w14:paraId="57CA48AE" w14:textId="62543CAA" w:rsidR="000625DA" w:rsidRPr="00C11F61" w:rsidRDefault="007A141A" w:rsidP="006405B5">
+      <w:pPr>
+        <w:pStyle w:val="3Heading"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000625DA" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="0032528D" w:rsidRPr="00C11F61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Level four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C11F61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heading </w:t>
+      </w:r>
+      <w:r w:rsidR="000625DA" w:rsidRPr="00C11F61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0032528D" w:rsidRPr="00C11F61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle </w:t>
+      </w:r>
+      <w:r w:rsidR="006405B5" w:rsidRPr="00C11F61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3 Heading</w:t>
+      </w:r>
+      <w:r w:rsidR="000625DA" w:rsidRPr="00C11F61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1ABEFD" w14:textId="79BC7866" w:rsidR="004B30FC" w:rsidRPr="00E04EE8" w:rsidRDefault="001728F8" w:rsidP="00E04EE8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text, etcetera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc535389002"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc183184124"/>
+    </w:p>
+    <w:p w14:paraId="37B65AA7" w14:textId="0A94494C" w:rsidR="002770D6" w:rsidRDefault="00F50FA1" w:rsidP="00C11F61">
       <w:pPr>
         <w:pStyle w:val="1Heading"/>
-        <w:numPr>
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B30FC" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Second chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="007A141A" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00104761" w:rsidRPr="004D0FB0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00B040C8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FE6" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="004B30FC" w:rsidRPr="007A199E">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Heading</w:t>
       </w:r>
-      <w:r w:rsidR="008F4B4F" w:rsidRPr="004D0FB0">
-[...783 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    </w:p>
+    <w:p w14:paraId="689639EA" w14:textId="77777777" w:rsidR="00685511" w:rsidRPr="007A199E" w:rsidRDefault="00685511" w:rsidP="00685511">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text, etcetera</w:t>
       </w:r>
-      <w:r w:rsidR="00004BBE" w:rsidRPr="004D0FB0">
-[...20 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B23D9C" w14:textId="77777777" w:rsidR="00685511" w:rsidRPr="00685511" w:rsidRDefault="00685511" w:rsidP="00685511">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7938" w:type="dxa"/>
+        <w:tblW w:w="6946" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00111890" w:rsidRPr="004D0FB0" w14:paraId="3F0CC3C8" w14:textId="77777777" w:rsidTr="00FC0192">
+      <w:tr w:rsidR="00DB33C8" w:rsidRPr="00860D0F" w14:paraId="68BF7EBE" w14:textId="77777777" w:rsidTr="008717C4">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="006BB509" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="355DC0F0" w14:textId="5BD55EF1" w:rsidR="00DB33C8" w:rsidRPr="00867EA5" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
+            <w:r w:rsidRPr="00867EA5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Table X.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D0FB0">
+            <w:r w:rsidRPr="00867EA5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Use bold for Table number. Use Style: Table content throughout (table heading, column headings and column text) </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004D0FB0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A46375">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Xxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A46375">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00176FEE">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00F451B0" w:rsidRPr="00867EA5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tyle </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2434F" w:rsidRPr="00867EA5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Table</w:t>
+            </w:r>
+            <w:r w:rsidR="00176FEE">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> content</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867EA5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00176FEE">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867EA5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00712120" w:rsidRPr="00867EA5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use </w:t>
+            </w:r>
+            <w:r w:rsidR="00A46375">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the style </w:t>
+            </w:r>
+            <w:r w:rsidR="00712120" w:rsidRPr="00867EA5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>throughout (</w:t>
+            </w:r>
+            <w:r w:rsidR="005E5DA6" w:rsidRPr="00867EA5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>table heading, column headings and</w:t>
+            </w:r>
+            <w:r w:rsidR="00712120" w:rsidRPr="00867EA5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> column text)</w:t>
+            </w:r>
+            <w:r w:rsidR="005E5DA6" w:rsidRPr="00A46375">
+              <w:rPr>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005370BD" w:rsidRPr="00A46375">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D0FB0">
+            <w:r w:rsidRPr="00867EA5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00111890" w:rsidRPr="004D0FB0" w14:paraId="57D232CF" w14:textId="77777777" w:rsidTr="00D81118">
+      <w:tr w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w14:paraId="2939BC3E" w14:textId="77777777" w:rsidTr="008717C4">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="156E2AC6" w14:textId="37ED811B" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00176FEE">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Column</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>heading</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6BA90C" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00176FEE">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Column</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>heading</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43411743" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00176FEE">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Column</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>heading</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33264061" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00176FEE">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Column</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>heading</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D809750" w14:textId="518D9B7A" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00176FEE">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Column</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>heading</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w14:paraId="49C360C5" w14:textId="77777777" w:rsidTr="008717C4">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67BF9B42" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="26F76ABF" w14:textId="23A836F1" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:ind w:left="219"/>
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Text</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46375">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Column heading</w:t>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CB422D8" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="7CC6DB27" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...4 lines deleted...]
-              <w:t>Column heading</w:t>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65A99993" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="73D26917" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...4 lines deleted...]
-              <w:t>Column heading</w:t>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="367585D4" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="6A16965B" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...4 lines deleted...]
-              <w:t>Column heading</w:t>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="559BDF4B" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="7F931CC3" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...11 lines deleted...]
-              <w:br/>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D81118" w:rsidRPr="004D0FB0" w14:paraId="2568FAA1" w14:textId="77777777" w:rsidTr="00D81118">
+      <w:tr w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w14:paraId="0DE59355" w14:textId="77777777" w:rsidTr="008717C4">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E5EFE47" w14:textId="77777777" w:rsidR="00D81118" w:rsidRPr="004D0FB0" w:rsidRDefault="00D81118" w:rsidP="00FC0192">
+          <w:p w14:paraId="67645030" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:ind w:left="219"/>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...12 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="00C11F61">
+              <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D4DBB3D" w14:textId="77777777" w:rsidR="00D81118" w:rsidRPr="004D0FB0" w:rsidRDefault="00D81118" w:rsidP="00FC0192">
+          <w:p w14:paraId="0E652D7D" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A14FE03" w14:textId="77777777" w:rsidR="00D81118" w:rsidRPr="004D0FB0" w:rsidRDefault="00D81118" w:rsidP="00FC0192">
+          <w:p w14:paraId="5A8EC50A" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62616D50" w14:textId="77777777" w:rsidR="00D81118" w:rsidRPr="004D0FB0" w:rsidRDefault="00D81118" w:rsidP="00FC0192">
+          <w:p w14:paraId="3229E60D" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EAB870E" w14:textId="77777777" w:rsidR="00D81118" w:rsidRPr="004D0FB0" w:rsidRDefault="00D81118" w:rsidP="00FC0192">
+          <w:p w14:paraId="0C6B5D43" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D81118" w:rsidRPr="004D0FB0" w14:paraId="41F73D77" w14:textId="77777777" w:rsidTr="00D81118">
+      <w:tr w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w14:paraId="65EB1C44" w14:textId="77777777" w:rsidTr="008717C4">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4763C476" w14:textId="5911FF50" w:rsidR="00D81118" w:rsidRPr="004D0FB0" w:rsidRDefault="00D81118" w:rsidP="00FC0192">
+          <w:p w14:paraId="3B51DC00" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:ind w:left="219"/>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5974B1C4" w14:textId="77777777" w:rsidR="00D81118" w:rsidRPr="004D0FB0" w:rsidRDefault="00D81118" w:rsidP="00FC0192">
+          <w:p w14:paraId="4E71C7B6" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CD4904E" w14:textId="77777777" w:rsidR="00D81118" w:rsidRPr="004D0FB0" w:rsidRDefault="00D81118" w:rsidP="00FC0192">
+          <w:p w14:paraId="7E07778A" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...84 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="723BC610" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="7F81F4F2" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A2A50F1" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="379EE605" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...53 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00111890" w:rsidRPr="004D0FB0" w14:paraId="376D73A8" w14:textId="77777777" w:rsidTr="00FC0192">
+      <w:tr w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w14:paraId="15F8502D" w14:textId="77777777" w:rsidTr="008717C4">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C4D0E22" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="07A83D5D" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:ind w:left="219"/>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2323F47D" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="5C46D866" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3567137C" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="24E8A310" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E635F1A" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="0BC466C5" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5544473B" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00FC0192">
+          <w:p w14:paraId="08A751C3" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="00C11F61" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C11F61">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CFAC9F8" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00111890">
+    <w:p w14:paraId="722899DF" w14:textId="7E80433D" w:rsidR="00DB33C8" w:rsidRPr="007A199E" w:rsidRDefault="00DB33C8" w:rsidP="00950886">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Footnote (Style: Footnote) xxx </w:t>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Footnote (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A16E6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00950886" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tyle Footnote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) xxx </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C233C69" w14:textId="77777777" w:rsidR="00111890" w:rsidRPr="004D0FB0" w:rsidRDefault="00111890" w:rsidP="00111890">
+    <w:p w14:paraId="1AA403D0" w14:textId="77777777" w:rsidR="00DB33C8" w:rsidRPr="004331D0" w:rsidRDefault="00DB33C8" w:rsidP="00176FEE">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="004331D0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="004331D0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Footnote xxx </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="004331D0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="004331D0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="004331D0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="004331D0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="004331D0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="004331D0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A63F267" w14:textId="77777777" w:rsidR="00D81118" w:rsidRPr="004D0FB0" w:rsidRDefault="00D81118" w:rsidP="00111890">
-[...9 lines deleted...]
-        <w:pStyle w:val="Quote"/>
+    <w:p w14:paraId="1BBB9729" w14:textId="3D6727FF" w:rsidR="002770D6" w:rsidRPr="00A46375" w:rsidRDefault="00F50FA1" w:rsidP="00A46375">
+      <w:pPr>
+        <w:pStyle w:val="1Heading"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc535389003"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc183184125"/>
+      <w:r w:rsidRPr="00A46375">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00984EC8" w:rsidRPr="00A46375">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Third chapter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46375">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A16E6">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2579A" w:rsidRPr="00A46375">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46375">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46375" w:rsidRPr="00A46375">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46375">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="73AEBDED" w14:textId="4C7532C6" w:rsidR="000D2CDA" w:rsidRPr="007A199E" w:rsidRDefault="00E2579A" w:rsidP="000D2CDA">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:i/>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc535389004"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text with quote: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">xxx </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46375">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidR="004B70E8" w:rsidRPr="004D0FB0">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46375">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00984EC8" w:rsidRPr="004D0FB0">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Normal and italic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Toc183184128"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="06C40377" w14:textId="77777777" w:rsidR="000D2CDA" w:rsidRPr="007A199E" w:rsidRDefault="000D2CDA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:i/>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009A476E" w14:textId="1BDB2C79" w:rsidR="00AD631C" w:rsidRPr="00867EA5" w:rsidRDefault="00134C0D" w:rsidP="00F376E8">
+      <w:pPr>
+        <w:pStyle w:val="1Heading"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="002934A5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD631C" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>References (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A16E6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92097" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ew page,</w:t>
+      </w:r>
+      <w:r w:rsidR="002973CD" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A16E6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD631C" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92097" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD631C" w:rsidRPr="00867EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Toc183184128"/>
-[...46 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="6535057C" w14:textId="77777777" w:rsidR="00895705" w:rsidRPr="004D0FB0" w:rsidRDefault="00895705" w:rsidP="00895705">
-[...285 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+    <w:p w14:paraId="4E9D2427" w14:textId="0728732E" w:rsidR="00C21912" w:rsidRPr="007A199E" w:rsidRDefault="00C21912" w:rsidP="00685511">
+      <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D0FB0">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References are given according </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A16E6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the Vancouver </w:t>
+      </w:r>
+      <w:r w:rsidR="009A16E6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(medicine) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A16E6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="journals" w:history="1">
+        <w:r w:rsidR="006A7B79" w:rsidRPr="00510071">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
-            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.nlm.nih.gov/bsd/uniform_requirements.html#journals</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004D0FB0">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E0CCE4" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="007A199E" w:rsidRDefault="00921EBC" w:rsidP="00F376E8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Rules:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29214D2D" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="004D0FB0" w:rsidRDefault="00921EBC" w:rsidP="00B01790">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+    <w:p w14:paraId="29214D2D" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="007A199E" w:rsidRDefault="00921EBC" w:rsidP="00921EBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Generic journal reference: Authors(s). Title. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Source.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>:pages</w:t>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Year;Volume:pages</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9A850B" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="004D0FB0" w:rsidRDefault="00921EBC" w:rsidP="00B01790">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+    <w:p w14:paraId="7D9A850B" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="007A199E" w:rsidRDefault="00921EBC" w:rsidP="00921EBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Generic book reference: Author(s). </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Book title</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Book author(s), ed. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Book title.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Publisher, Edition, Year: pages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEF0510" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="004D0FB0" w:rsidRDefault="00921EBC" w:rsidP="00B01790">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+    <w:p w14:paraId="2BEF0510" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="007A199E" w:rsidRDefault="00921EBC" w:rsidP="00921EBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Generic book chapter reference: Author(s). Chapter title. In: Book author(s), ed. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Book title.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Publisher, Edition, Year: pages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA1F947" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="004D0FB0" w:rsidRDefault="00921EBC" w:rsidP="00B01790">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+    <w:p w14:paraId="0BA1F947" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="007A199E" w:rsidRDefault="00921EBC" w:rsidP="00921EBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References are listed in alphabetical order by authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE4D0B0" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="004D0FB0" w:rsidRDefault="00921EBC" w:rsidP="00B01790">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+    <w:p w14:paraId="5FE4D0B0" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="007A199E" w:rsidRDefault="00921EBC" w:rsidP="00921EBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All authors are listed, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>seprated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> by commas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6826DD1B" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="004D0FB0" w:rsidRDefault="00921EBC" w:rsidP="00B01790">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+    <w:p w14:paraId="6826DD1B" w14:textId="77777777" w:rsidR="00921EBC" w:rsidRPr="007A199E" w:rsidRDefault="00921EBC" w:rsidP="00921EBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of journal or book in italics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260ED7AD" w14:textId="77777777" w:rsidR="00F971EE" w:rsidRPr="004D0FB0" w:rsidRDefault="00F971EE" w:rsidP="00B01790">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+    <w:p w14:paraId="260ED7AD" w14:textId="77777777" w:rsidR="00F971EE" w:rsidRPr="007A199E" w:rsidRDefault="00F971EE" w:rsidP="009A16E6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Addition of unique article identifiers, DOI or PMID, at the end of each reference is encouraged.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FD479A" w14:textId="5CA4AE6E" w:rsidR="00921EBC" w:rsidRPr="004D0FB0" w:rsidRDefault="00921EBC" w:rsidP="00B01790">
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="35FD479A" w14:textId="6362423E" w:rsidR="00921EBC" w:rsidRPr="007A199E" w:rsidRDefault="00921EBC" w:rsidP="00F971EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">Endnote style for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
-        <w:rPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Arbete</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> o </w:t>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46375">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-        <w:t>Hälsa</w:t>
+      <w:r w:rsidR="00A46375">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9105C" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>älsa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available</w:t>
       </w:r>
-      <w:r w:rsidR="00F971EE" w:rsidRPr="004D0FB0">
+      <w:r w:rsidR="00F971EE" w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> here: </w:t>
       </w:r>
-      <w:r w:rsidR="00B05D39" w:rsidRPr="004D0FB0">
+      <w:r w:rsidR="00F971EE" w:rsidRPr="007A199E">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fpublicera.kb.se%2Faoh%2FlibraryFiles%2FdownloadPublic%2F251&amp;wdOrigin=BROWSELINK</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+        <w:t>link</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794C3772" w14:textId="4013A0A9" w:rsidR="000B4C03" w:rsidRPr="007A199E" w:rsidRDefault="000B4C03" w:rsidP="00ED5395">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In systematic reviews with many references, the</w:t>
       </w:r>
-      <w:r w:rsidR="00914A78" w:rsidRPr="004D0FB0">
+      <w:r w:rsidR="00914A78" w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> references can be numbered but should still be in al</w:t>
       </w:r>
-      <w:r w:rsidR="009F3940" w:rsidRPr="004D0FB0">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="004D0FB0">
+      <w:r w:rsidR="009F3940" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>phabetical order by authors. Author, year in the main text is then replaced by the reference number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B1C346" w14:textId="5FAFC1D0" w:rsidR="00C21912" w:rsidRPr="007A199E" w:rsidRDefault="00ED5395" w:rsidP="00C21912">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Examples</w:t>
       </w:r>
-      <w:r w:rsidR="00B5131E" w:rsidRPr="004D0FB0">
+      <w:r w:rsidR="009A16E6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D122E5" w14:textId="3BB9C06B" w:rsidR="00B3175B" w:rsidRPr="004D0FB0" w:rsidRDefault="00B3175B" w:rsidP="00B3175B">
+    <w:p w14:paraId="24D122E5" w14:textId="47666AA5" w:rsidR="00B3175B" w:rsidRPr="007A199E" w:rsidRDefault="00B3175B" w:rsidP="00B3175B">
       <w:pPr>
         <w:pStyle w:val="Referenser"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ACGIH. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Documentation of the threshold limit values and biological exposure indices.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7th ed. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cincinatti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="009A16E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, US</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: American Conference of Governmental Industrial Hygienists Inc., 2001. (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A16E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Referenser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Litteratur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0041105B" w:rsidRPr="004D0FB0">
-[...7 lines deleted...]
-    <w:p w14:paraId="06346D5B" w14:textId="77777777" w:rsidR="00B3175B" w:rsidRPr="004D0FB0" w:rsidRDefault="00B3175B" w:rsidP="00B3175B">
+      <w:r w:rsidR="0041105B" w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06346D5B" w14:textId="77777777" w:rsidR="00B3175B" w:rsidRPr="007A199E" w:rsidRDefault="00B3175B" w:rsidP="00B3175B">
       <w:pPr>
         <w:pStyle w:val="Referenser"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Allison JH, Stewart MA. Reduced brain inositol in lithium-treated rats. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nat New Biol</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...23 lines deleted...]
-    <w:p w14:paraId="2453FE72" w14:textId="77777777" w:rsidR="00B3175B" w:rsidRPr="004D0FB0" w:rsidRDefault="00B3175B" w:rsidP="00B3175B">
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1971;233:267-268.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2453FE72" w14:textId="77777777" w:rsidR="00B3175B" w:rsidRPr="007A199E" w:rsidRDefault="00B3175B" w:rsidP="00B3175B">
       <w:pPr>
         <w:pStyle w:val="Referenser"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Anderson DK, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prockop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> LD. Lithium absorption and distribution in body tissues. In: Johnson FN, ed. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lithium research and therapy. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">London: Academic Press, 1975:267-280. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0E1802" w14:textId="532013C3" w:rsidR="005531DB" w:rsidRPr="004D0FB0" w:rsidRDefault="005531DB" w:rsidP="001337C8">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2C0E1802" w14:textId="77777777" w:rsidR="005531DB" w:rsidRPr="007A199E" w:rsidRDefault="005531DB">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc183184129"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc183184129"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505A7BDE" w14:textId="05367AAB" w:rsidR="00251888" w:rsidRPr="004D0FB0" w:rsidRDefault="002162E1" w:rsidP="00D81118">
+    <w:p w14:paraId="2F9B2F9F" w14:textId="241D9295" w:rsidR="002162E1" w:rsidRPr="00305B39" w:rsidRDefault="002162E1" w:rsidP="00305B39">
       <w:pPr>
         <w:pStyle w:val="1Heading"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305B39">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
-      <w:r w:rsidR="007F5561" w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="007F5561" w:rsidRPr="00305B39">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AB5623" w:rsidRPr="004D0FB0">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="009A16E6">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5623" w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidR="001233C8" w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5623" w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, new page, s</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5561" w:rsidRPr="00305B39">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyle 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00305B39" w:rsidRPr="00305B39">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Heading</w:t>
       </w:r>
-      <w:r w:rsidR="007F5561" w:rsidRPr="004D0FB0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="007F5561" w:rsidRPr="00305B39">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7CE8DDAC" w14:textId="713AA8C6" w:rsidR="00251888" w:rsidRPr="007A199E" w:rsidRDefault="00AB5623" w:rsidP="00305B39">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Xxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A199E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00251888" w:rsidRPr="007A199E" w:rsidSect="00305B39">
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1979" w:right="1979" w:bottom="1418" w:left="1979" w:header="720" w:footer="1418" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="851" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DCFB47B" w14:textId="77777777" w:rsidR="00915839" w:rsidRDefault="00915839">
+    <w:p w14:paraId="03F3AE5F" w14:textId="77777777" w:rsidR="00851AAE" w:rsidRDefault="00851AAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36687F61" w14:textId="77777777" w:rsidR="00915839" w:rsidRDefault="00915839">
+    <w:p w14:paraId="49BD4FDF" w14:textId="77777777" w:rsidR="00851AAE" w:rsidRDefault="00851AAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -4534,340 +6518,171 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DMSans-Regular">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60809EDD" w14:textId="77777777" w:rsidR="002770D6" w:rsidRDefault="00F50FA1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="415B79D9" w14:textId="77777777" w:rsidR="002770D6" w:rsidRDefault="002770D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...11 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-61570377"/>
+      <w:id w:val="-1729748264"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="5EABEEFA" w14:textId="4E53C146" w:rsidR="001337C8" w:rsidRDefault="001337C8">
+      <w:p w14:paraId="43F21C27" w14:textId="11DC0516" w:rsidR="00176FEE" w:rsidRPr="005401CA" w:rsidRDefault="00176FEE" w:rsidP="00176FEE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3BECC4C7" w14:textId="77777777" w:rsidR="001337C8" w:rsidRDefault="001337C8" w:rsidP="001337C8">
-[...142 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43A5FB61" w14:textId="77777777" w:rsidR="00915839" w:rsidRDefault="00915839">
+    <w:p w14:paraId="49158DC5" w14:textId="77777777" w:rsidR="00851AAE" w:rsidRDefault="00851AAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73050789" w14:textId="77777777" w:rsidR="00915839" w:rsidRDefault="00915839">
+    <w:p w14:paraId="42FE4FAD" w14:textId="77777777" w:rsidR="00851AAE" w:rsidRDefault="00851AAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="000F041D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="000F041D"/>
     <w:lvl w:ilvl="0">
@@ -5007,126 +6822,126 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24563388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D5C64D0"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="502" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1222" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1942" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2662" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3382" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4102" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4822" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5542" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6262" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29542DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2C4F936"/>
     <w:lvl w:ilvl="0" w:tplc="8BD2735A">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5401,453 +7216,466 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="426655348">
+  <w:num w:numId="1" w16cid:durableId="885920008">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2022777998">
+  <w:num w:numId="2" w16cid:durableId="863907672">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1721443603">
+  <w:num w:numId="3" w16cid:durableId="1134642026">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1290824346">
+  <w:num w:numId="4" w16cid:durableId="2143452281">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="240256299">
+  <w:num w:numId="5" w16cid:durableId="1411658934">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="780298638">
+  <w:num w:numId="6" w16cid:durableId="2012681696">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1552569434">
+  <w:num w:numId="7" w16cid:durableId="1480415523">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="417556730">
+  <w:num w:numId="8" w16cid:durableId="434447154">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="109"/>
   <w:printFractionalCharacterWidth/>
-  <w:mirrorMargins/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN_Doc_Font_List_Name" w:val="_x0001__x0001__x0005_Times_x0008_New York"/>
     <w:docVar w:name="EN_Lib_Name_List_Name" w:val="22Birgitta's library JJ3"/>
     <w:docVar w:name="EN_Main_Body_Style_Name" w:val="A&amp;HJJ"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00CF18CC"/>
-    <w:rsid w:val="00004BBE"/>
     <w:rsid w:val="000053A3"/>
+    <w:rsid w:val="00007695"/>
     <w:rsid w:val="00016D17"/>
+    <w:rsid w:val="0002346A"/>
     <w:rsid w:val="0002748B"/>
-    <w:rsid w:val="0003162A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000426FE"/>
     <w:rsid w:val="0004722B"/>
     <w:rsid w:val="000565E0"/>
     <w:rsid w:val="0006002B"/>
     <w:rsid w:val="000625DA"/>
     <w:rsid w:val="00071136"/>
     <w:rsid w:val="000940CC"/>
+    <w:rsid w:val="000B1E60"/>
     <w:rsid w:val="000B4C03"/>
     <w:rsid w:val="000C5F10"/>
     <w:rsid w:val="000C7808"/>
     <w:rsid w:val="000D2CDA"/>
-    <w:rsid w:val="001020B8"/>
     <w:rsid w:val="00104761"/>
-    <w:rsid w:val="00111890"/>
-    <w:rsid w:val="001337C8"/>
+    <w:rsid w:val="00116053"/>
+    <w:rsid w:val="001233C8"/>
+    <w:rsid w:val="00134C0D"/>
     <w:rsid w:val="0014117C"/>
     <w:rsid w:val="00143D04"/>
     <w:rsid w:val="00144D94"/>
     <w:rsid w:val="00145C1C"/>
     <w:rsid w:val="00152EE6"/>
     <w:rsid w:val="001728F8"/>
-    <w:rsid w:val="001769DC"/>
+    <w:rsid w:val="00176FEE"/>
     <w:rsid w:val="00180A95"/>
     <w:rsid w:val="001A4833"/>
+    <w:rsid w:val="001A78A9"/>
+    <w:rsid w:val="001B54DB"/>
     <w:rsid w:val="001B7B3D"/>
-    <w:rsid w:val="001C60AA"/>
     <w:rsid w:val="001D678D"/>
     <w:rsid w:val="001E68D9"/>
     <w:rsid w:val="002162E1"/>
     <w:rsid w:val="00251888"/>
     <w:rsid w:val="00251AB6"/>
     <w:rsid w:val="00251BA2"/>
     <w:rsid w:val="00262291"/>
     <w:rsid w:val="00264A7B"/>
     <w:rsid w:val="002658A0"/>
+    <w:rsid w:val="0027157E"/>
     <w:rsid w:val="002770D6"/>
+    <w:rsid w:val="002934A5"/>
     <w:rsid w:val="002973CD"/>
-    <w:rsid w:val="002A4758"/>
+    <w:rsid w:val="002C50C7"/>
+    <w:rsid w:val="002D5AE4"/>
     <w:rsid w:val="002E06F0"/>
-    <w:rsid w:val="002E6DE5"/>
+    <w:rsid w:val="002F36A5"/>
+    <w:rsid w:val="00305B39"/>
     <w:rsid w:val="003103FA"/>
     <w:rsid w:val="00314E6C"/>
     <w:rsid w:val="00315A46"/>
     <w:rsid w:val="0032528D"/>
     <w:rsid w:val="003252A3"/>
     <w:rsid w:val="0032687F"/>
     <w:rsid w:val="00333C75"/>
     <w:rsid w:val="003415F0"/>
+    <w:rsid w:val="00362CC6"/>
+    <w:rsid w:val="00370D4F"/>
     <w:rsid w:val="00372153"/>
     <w:rsid w:val="00376B09"/>
-    <w:rsid w:val="003A4F01"/>
-    <w:rsid w:val="003A7C59"/>
+    <w:rsid w:val="00396B29"/>
+    <w:rsid w:val="003A2AB6"/>
+    <w:rsid w:val="003B003C"/>
     <w:rsid w:val="003B3BB3"/>
     <w:rsid w:val="003C498F"/>
     <w:rsid w:val="003D1FEA"/>
     <w:rsid w:val="003D2E84"/>
     <w:rsid w:val="003D79E9"/>
     <w:rsid w:val="003E4C15"/>
     <w:rsid w:val="003E73BA"/>
-    <w:rsid w:val="003F3031"/>
     <w:rsid w:val="003F7419"/>
     <w:rsid w:val="003F7BC0"/>
     <w:rsid w:val="004018EF"/>
     <w:rsid w:val="0041105B"/>
     <w:rsid w:val="0041482C"/>
     <w:rsid w:val="0041494A"/>
     <w:rsid w:val="00421B1C"/>
     <w:rsid w:val="00426AB0"/>
+    <w:rsid w:val="004331D0"/>
+    <w:rsid w:val="00433F2B"/>
     <w:rsid w:val="00440AF4"/>
     <w:rsid w:val="00450D4C"/>
     <w:rsid w:val="00455072"/>
     <w:rsid w:val="00462C8D"/>
     <w:rsid w:val="0046360B"/>
     <w:rsid w:val="00463A96"/>
     <w:rsid w:val="00464112"/>
     <w:rsid w:val="00475E90"/>
-    <w:rsid w:val="00485B84"/>
     <w:rsid w:val="004B30FC"/>
     <w:rsid w:val="004B5955"/>
-    <w:rsid w:val="004B70E8"/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="004D0D0E"/>
+    <w:rsid w:val="004E6D20"/>
+    <w:rsid w:val="004E6E18"/>
     <w:rsid w:val="005209A2"/>
     <w:rsid w:val="00521C24"/>
     <w:rsid w:val="00532037"/>
     <w:rsid w:val="005370BD"/>
+    <w:rsid w:val="005401CA"/>
     <w:rsid w:val="0054168A"/>
     <w:rsid w:val="00550ECE"/>
     <w:rsid w:val="005531DB"/>
-    <w:rsid w:val="00554203"/>
     <w:rsid w:val="00565D7E"/>
     <w:rsid w:val="00570754"/>
-    <w:rsid w:val="00584D91"/>
     <w:rsid w:val="00594052"/>
     <w:rsid w:val="005943BB"/>
     <w:rsid w:val="0059689C"/>
     <w:rsid w:val="005A67D8"/>
     <w:rsid w:val="005C71CB"/>
     <w:rsid w:val="005D2E32"/>
+    <w:rsid w:val="005D2F46"/>
     <w:rsid w:val="005E5DA6"/>
     <w:rsid w:val="005E6269"/>
     <w:rsid w:val="005F0CD5"/>
-    <w:rsid w:val="006058DD"/>
     <w:rsid w:val="00607213"/>
     <w:rsid w:val="00612511"/>
-    <w:rsid w:val="0062193A"/>
     <w:rsid w:val="0062396F"/>
     <w:rsid w:val="00626931"/>
-    <w:rsid w:val="006306A1"/>
+    <w:rsid w:val="006405B5"/>
     <w:rsid w:val="00647D94"/>
-    <w:rsid w:val="00661D47"/>
-    <w:rsid w:val="00662A36"/>
     <w:rsid w:val="00673171"/>
+    <w:rsid w:val="00685511"/>
     <w:rsid w:val="00696DC8"/>
-    <w:rsid w:val="006B7BC5"/>
+    <w:rsid w:val="006A7B79"/>
+    <w:rsid w:val="006D7BC2"/>
+    <w:rsid w:val="006E723C"/>
     <w:rsid w:val="006F4B6C"/>
+    <w:rsid w:val="00701471"/>
     <w:rsid w:val="007102B8"/>
     <w:rsid w:val="00712120"/>
     <w:rsid w:val="0071282E"/>
     <w:rsid w:val="00716C3E"/>
     <w:rsid w:val="0072657C"/>
+    <w:rsid w:val="00735279"/>
     <w:rsid w:val="00747ABF"/>
-    <w:rsid w:val="0075027F"/>
     <w:rsid w:val="00765D97"/>
     <w:rsid w:val="00772EED"/>
+    <w:rsid w:val="00786E07"/>
+    <w:rsid w:val="00790D01"/>
+    <w:rsid w:val="007964A4"/>
     <w:rsid w:val="007A141A"/>
+    <w:rsid w:val="007A199E"/>
     <w:rsid w:val="007B18F0"/>
     <w:rsid w:val="007B3736"/>
     <w:rsid w:val="007C2368"/>
-    <w:rsid w:val="007C5D61"/>
     <w:rsid w:val="007E2113"/>
     <w:rsid w:val="007E7582"/>
+    <w:rsid w:val="007F4325"/>
     <w:rsid w:val="007F5561"/>
+    <w:rsid w:val="007F5CA2"/>
+    <w:rsid w:val="008044FF"/>
     <w:rsid w:val="00810C49"/>
+    <w:rsid w:val="0081647A"/>
     <w:rsid w:val="00833026"/>
     <w:rsid w:val="0083590E"/>
     <w:rsid w:val="0084508C"/>
-    <w:rsid w:val="008531D5"/>
+    <w:rsid w:val="00851AAE"/>
     <w:rsid w:val="00857F43"/>
-    <w:rsid w:val="00864A78"/>
+    <w:rsid w:val="00860D0F"/>
     <w:rsid w:val="00867827"/>
+    <w:rsid w:val="00867EA5"/>
     <w:rsid w:val="008717C4"/>
-    <w:rsid w:val="00871B87"/>
     <w:rsid w:val="0088245C"/>
     <w:rsid w:val="00882B37"/>
-    <w:rsid w:val="008859B3"/>
     <w:rsid w:val="0089499B"/>
-    <w:rsid w:val="00895705"/>
     <w:rsid w:val="00897962"/>
-    <w:rsid w:val="008E405F"/>
+    <w:rsid w:val="008B2014"/>
+    <w:rsid w:val="008E573B"/>
     <w:rsid w:val="008E67C2"/>
     <w:rsid w:val="008F2CBB"/>
     <w:rsid w:val="008F4B4F"/>
     <w:rsid w:val="008F4B8B"/>
+    <w:rsid w:val="00900479"/>
     <w:rsid w:val="00907BEC"/>
     <w:rsid w:val="009125DA"/>
-    <w:rsid w:val="00913640"/>
     <w:rsid w:val="00914A78"/>
-    <w:rsid w:val="00915839"/>
     <w:rsid w:val="0091694E"/>
     <w:rsid w:val="00921EBC"/>
     <w:rsid w:val="00934FC8"/>
     <w:rsid w:val="00940AEC"/>
-    <w:rsid w:val="009458CD"/>
     <w:rsid w:val="00946FE4"/>
     <w:rsid w:val="00950886"/>
     <w:rsid w:val="0095619F"/>
+    <w:rsid w:val="00957407"/>
     <w:rsid w:val="009749A0"/>
+    <w:rsid w:val="00977A9F"/>
     <w:rsid w:val="00984EC8"/>
     <w:rsid w:val="00990704"/>
+    <w:rsid w:val="009A16E6"/>
+    <w:rsid w:val="009A2EEA"/>
     <w:rsid w:val="009B187C"/>
-    <w:rsid w:val="009B78B9"/>
+    <w:rsid w:val="009B4663"/>
     <w:rsid w:val="009C499B"/>
     <w:rsid w:val="009C570B"/>
     <w:rsid w:val="009D4EA7"/>
-    <w:rsid w:val="009E4162"/>
     <w:rsid w:val="009F3940"/>
-    <w:rsid w:val="009F757D"/>
     <w:rsid w:val="00A013CB"/>
     <w:rsid w:val="00A0308D"/>
     <w:rsid w:val="00A146F6"/>
     <w:rsid w:val="00A27264"/>
+    <w:rsid w:val="00A46375"/>
     <w:rsid w:val="00A467CF"/>
     <w:rsid w:val="00A46A6B"/>
     <w:rsid w:val="00A50A6A"/>
     <w:rsid w:val="00A527ED"/>
     <w:rsid w:val="00A56E93"/>
     <w:rsid w:val="00A765EF"/>
     <w:rsid w:val="00A848DB"/>
     <w:rsid w:val="00A87B23"/>
+    <w:rsid w:val="00A9105C"/>
     <w:rsid w:val="00A9783C"/>
     <w:rsid w:val="00AA52EA"/>
+    <w:rsid w:val="00AA7D73"/>
     <w:rsid w:val="00AB1DEB"/>
     <w:rsid w:val="00AB3924"/>
     <w:rsid w:val="00AB5623"/>
     <w:rsid w:val="00AD5CCE"/>
     <w:rsid w:val="00AD631C"/>
-    <w:rsid w:val="00AF5E7C"/>
     <w:rsid w:val="00AF7CB7"/>
-    <w:rsid w:val="00B01790"/>
     <w:rsid w:val="00B02BAA"/>
-    <w:rsid w:val="00B05D39"/>
+    <w:rsid w:val="00B040C8"/>
     <w:rsid w:val="00B07B0F"/>
     <w:rsid w:val="00B152C0"/>
-    <w:rsid w:val="00B20349"/>
-    <w:rsid w:val="00B226AF"/>
     <w:rsid w:val="00B2434F"/>
     <w:rsid w:val="00B3175B"/>
     <w:rsid w:val="00B347F6"/>
+    <w:rsid w:val="00B4031F"/>
+    <w:rsid w:val="00B43466"/>
     <w:rsid w:val="00B50B1C"/>
-    <w:rsid w:val="00B5131E"/>
     <w:rsid w:val="00B5325B"/>
     <w:rsid w:val="00B53496"/>
     <w:rsid w:val="00B56C16"/>
-    <w:rsid w:val="00B72E1D"/>
     <w:rsid w:val="00B73C94"/>
     <w:rsid w:val="00B7799D"/>
-    <w:rsid w:val="00B93834"/>
+    <w:rsid w:val="00B93A05"/>
     <w:rsid w:val="00BC3246"/>
     <w:rsid w:val="00BC6AE8"/>
     <w:rsid w:val="00BD0646"/>
     <w:rsid w:val="00BD1F14"/>
+    <w:rsid w:val="00BD4D9B"/>
     <w:rsid w:val="00BD6A6E"/>
     <w:rsid w:val="00BE2B0B"/>
     <w:rsid w:val="00BE34C4"/>
+    <w:rsid w:val="00BE57C5"/>
     <w:rsid w:val="00BF04C9"/>
     <w:rsid w:val="00C07A35"/>
     <w:rsid w:val="00C07C16"/>
+    <w:rsid w:val="00C11F61"/>
     <w:rsid w:val="00C11FFD"/>
     <w:rsid w:val="00C130AD"/>
     <w:rsid w:val="00C14043"/>
     <w:rsid w:val="00C21912"/>
-    <w:rsid w:val="00C3116E"/>
     <w:rsid w:val="00C342FB"/>
     <w:rsid w:val="00C34E6D"/>
     <w:rsid w:val="00C43D7D"/>
+    <w:rsid w:val="00C63570"/>
     <w:rsid w:val="00C638B1"/>
+    <w:rsid w:val="00C70F63"/>
     <w:rsid w:val="00C8606E"/>
     <w:rsid w:val="00C92DF7"/>
     <w:rsid w:val="00C96EAD"/>
+    <w:rsid w:val="00CA608D"/>
     <w:rsid w:val="00CC3BA8"/>
     <w:rsid w:val="00CC7CA8"/>
     <w:rsid w:val="00CD2E75"/>
-    <w:rsid w:val="00CD5190"/>
     <w:rsid w:val="00CD5197"/>
-    <w:rsid w:val="00CE0E12"/>
-    <w:rsid w:val="00CE3FEB"/>
     <w:rsid w:val="00CF18CC"/>
-    <w:rsid w:val="00D02B2E"/>
+    <w:rsid w:val="00CF433D"/>
     <w:rsid w:val="00D12FE6"/>
-    <w:rsid w:val="00D16CF0"/>
     <w:rsid w:val="00D16F24"/>
     <w:rsid w:val="00D2341F"/>
-    <w:rsid w:val="00D31CE0"/>
-    <w:rsid w:val="00D31F09"/>
     <w:rsid w:val="00D40354"/>
-    <w:rsid w:val="00D4355D"/>
     <w:rsid w:val="00D45744"/>
     <w:rsid w:val="00D575C3"/>
-    <w:rsid w:val="00D629E6"/>
-    <w:rsid w:val="00D71E18"/>
+    <w:rsid w:val="00D648EB"/>
     <w:rsid w:val="00D80AB4"/>
-    <w:rsid w:val="00D81118"/>
     <w:rsid w:val="00D908F3"/>
-    <w:rsid w:val="00D962D7"/>
+    <w:rsid w:val="00D962FA"/>
     <w:rsid w:val="00DA2EEC"/>
     <w:rsid w:val="00DA7A40"/>
     <w:rsid w:val="00DB00DB"/>
     <w:rsid w:val="00DB33C8"/>
     <w:rsid w:val="00DB7BF5"/>
+    <w:rsid w:val="00E04EE8"/>
     <w:rsid w:val="00E0611E"/>
     <w:rsid w:val="00E12166"/>
     <w:rsid w:val="00E14511"/>
-    <w:rsid w:val="00E17DE9"/>
-    <w:rsid w:val="00E20E6C"/>
     <w:rsid w:val="00E2579A"/>
     <w:rsid w:val="00E44309"/>
     <w:rsid w:val="00E46A5A"/>
     <w:rsid w:val="00E50589"/>
     <w:rsid w:val="00E57654"/>
     <w:rsid w:val="00E62740"/>
+    <w:rsid w:val="00E63493"/>
     <w:rsid w:val="00E67406"/>
     <w:rsid w:val="00E70D07"/>
     <w:rsid w:val="00E833C3"/>
+    <w:rsid w:val="00E9516F"/>
+    <w:rsid w:val="00E96021"/>
+    <w:rsid w:val="00ED37F5"/>
     <w:rsid w:val="00ED5395"/>
     <w:rsid w:val="00ED7984"/>
-    <w:rsid w:val="00F06EC9"/>
+    <w:rsid w:val="00F10E7A"/>
     <w:rsid w:val="00F151E5"/>
-    <w:rsid w:val="00F25AE0"/>
-    <w:rsid w:val="00F364D0"/>
+    <w:rsid w:val="00F31819"/>
+    <w:rsid w:val="00F35EFE"/>
+    <w:rsid w:val="00F376E8"/>
     <w:rsid w:val="00F451B0"/>
-    <w:rsid w:val="00F463B6"/>
     <w:rsid w:val="00F46FE5"/>
+    <w:rsid w:val="00F47ED0"/>
     <w:rsid w:val="00F50FA1"/>
     <w:rsid w:val="00F92097"/>
+    <w:rsid w:val="00F9542D"/>
     <w:rsid w:val="00F971EE"/>
+    <w:rsid w:val="00FA2226"/>
     <w:rsid w:val="00FB326B"/>
     <w:rsid w:val="00FD1CCD"/>
     <w:rsid w:val="00FD2FA0"/>
-    <w:rsid w:val="00FF2839"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5048DE03"/>
   <w15:docId w15:val="{47E0788C-39FA-4AFF-993F-9548F0221902}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9"/>
@@ -6086,51 +7914,51 @@
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6202,58 +8030,57 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="0027157E"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
-      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
@@ -6381,221 +8208,218 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="TOC1"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="839" w:right="301" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E17DE9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="7900"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="40" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="400" w:right="300" w:hanging="400"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="TOC1"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3969"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3969"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="340"/>
       </w:tabs>
       <w:spacing w:line="220" w:lineRule="atLeast"/>
       <w:ind w:left="340" w:hanging="340"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pPunktuppstllning">
     <w:name w:val="p Punktuppställning"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="psPunktuppstllningluftned">
     <w:name w:val="p s Punktuppställning luft ned"/>
     <w:basedOn w:val="pPunktuppstllning"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="bbrdtext">
     <w:name w:val="b brödtext"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="bbrdtextChar"/>
     <w:pPr>
       <w:spacing w:line="300" w:lineRule="atLeast"/>
       <w:ind w:firstLine="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3Heading">
     <w:name w:val="3 Heading"/>
     <w:basedOn w:val="2Heading"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00594052"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2Heading">
     <w:name w:val="2 Heading"/>
     <w:basedOn w:val="bbrdtext"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="009B4663"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="380" w:after="180"/>
       <w:ind w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00372153"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecontent">
     <w:name w:val="Table content"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TablecontentChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD2E75"/>
+    <w:rsid w:val="00C11F61"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell4prad">
     <w:name w:val="Tabell 4p rad"/>
     <w:basedOn w:val="bbrdtext"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2540"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3980"/>
         <w:tab w:val="left" w:pos="4780"/>
         <w:tab w:val="left" w:pos="5380"/>
         <w:tab w:val="left" w:pos="6200"/>
         <w:tab w:val="left" w:pos="6820"/>
       </w:tabs>
       <w:spacing w:line="80" w:lineRule="atLeast"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelllinje">
     <w:name w:val="Tabell linje"/>
@@ -6606,56 +8430,58 @@
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="80" w:line="80" w:lineRule="atLeast"/>
       <w:ind w:right="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:sz w:val="8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="styckerubrik">
     <w:name w:val="styckerubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="bbrdtext"/>
     <w:pPr>
       <w:spacing w:before="140" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Heading">
     <w:name w:val="1 Heading"/>
     <w:basedOn w:val="bbrdtext"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="1HeadingChar"/>
     <w:qFormat/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="00685511"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="520" w:after="280" w:line="320" w:lineRule="atLeast"/>
       <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="puppstllning07indrag">
     <w:name w:val="p uppställning 0.7 indrag"/>
     <w:basedOn w:val="pPunktuppstllning"/>
     <w:pPr>
       <w:ind w:left="400" w:hanging="400"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ccitat">
     <w:name w:val="c citat"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="280" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
     </w:rPr>
@@ -6726,134 +8552,134 @@
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelsidanaAH">
     <w:name w:val="Titelsidan a  A&amp;H"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="453"/>
       </w:tabs>
       <w:spacing w:after="1200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title1">
-    <w:name w:val="Title1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titelsidanbtitel1">
+    <w:name w:val="Titelsidan b.titel 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="004D0FB0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="453"/>
       </w:tabs>
       <w:spacing w:after="400"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titelsidanctitel2">
     <w:name w:val="Titelsidan c.titel 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="453"/>
       </w:tabs>
       <w:spacing w:after="1600"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titelsidandfrfattare">
     <w:name w:val="Titelsidan d.författare"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitelsidandfrfattareChar"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referenser">
     <w:name w:val="Referenser"/>
-    <w:aliases w:val=" Litteratur"/>
+    <w:aliases w:val="Litteratur"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="009A16E6"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="420" w:hanging="420"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
     <w:name w:val="Body Text1"/>
     <w:basedOn w:val="bbrdtext"/>
     <w:next w:val="bbrdtext"/>
-    <w:qFormat/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:link w:val="BodyText1Char"/>
+    <w:rsid w:val="006A7B79"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4Heading">
-[...4 lines deleted...]
-    <w:rsid w:val="001337C8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4rubrik">
+    <w:name w:val="4 rubrik"/>
+    <w:basedOn w:val="BodyText1"/>
+    <w:pPr>
+      <w:spacing w:before="280"/>
+    </w:pPr>
     <w:rPr>
+      <w:i/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
@@ -6890,448 +8716,476 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA52EA"/>
     <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="b1frstastyck">
     <w:name w:val="b1 första styck"/>
     <w:basedOn w:val="bbrdtext"/>
     <w:next w:val="bbrdtext"/>
     <w:rsid w:val="005E6269"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TablecontentChar">
     <w:name w:val="Table content Char"/>
     <w:link w:val="Tablecontent"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00CD2E75"/>
+    <w:rsid w:val="00C11F61"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00A50A6A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="00251AB6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:rsid w:val="00251AB6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authornames">
     <w:name w:val="Author names"/>
     <w:basedOn w:val="Titelsidandfrfattare"/>
     <w:link w:val="AuthornamesChar"/>
     <w:qFormat/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="008044FF"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
       <w:i/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelsidandfrfattareChar">
     <w:name w:val="Titelsidan d.författare Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Titelsidandfrfattare"/>
     <w:rsid w:val="000053A3"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AuthornamesChar">
     <w:name w:val="Author names Char"/>
     <w:basedOn w:val="TitelsidandfrfattareChar"/>
     <w:link w:val="Authornames"/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="008044FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00565D7E"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00565D7E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="008E573B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-      <w:sz w:val="30"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="008E573B"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
-      <w:sz w:val="30"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="004B70E8"/>
+    <w:rsid w:val="00CC7CA8"/>
     <w:pPr>
       <w:ind w:left="862" w:right="862"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="004B70E8"/>
+    <w:rsid w:val="00CC7CA8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote">
     <w:name w:val="Footnote"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteChar"/>
     <w:qFormat/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="009A16E6"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteChar">
     <w:name w:val="Footnote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footnote"/>
-    <w:rsid w:val="004D0FB0"/>
+    <w:rsid w:val="009A16E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00ED5395"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-    <w:name w:val="Intense Quote"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004B70E8"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001233C8"/>
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      <w:ind w:left="864" w:right="864"/>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001233C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F36A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:rsid w:val="007F4325"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Frontpagetitle">
+    <w:name w:val="Front page title"/>
+    <w:basedOn w:val="1Heading"/>
+    <w:link w:val="FrontpagetitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C50C7"/>
+    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-    <w:name w:val="Intense Quote Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="bbrdtextChar">
+    <w:name w:val="b brödtext Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="IntenseQuote"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B70E8"/>
+    <w:link w:val="bbrdtext"/>
+    <w:rsid w:val="002C50C7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1HeadingChar">
+    <w:name w:val="1 Heading Char"/>
+    <w:basedOn w:val="bbrdtextChar"/>
+    <w:link w:val="1Heading"/>
+    <w:rsid w:val="00685511"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:sz w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FrontpagetitleChar">
+    <w:name w:val="Front page title Char"/>
+    <w:basedOn w:val="1HeadingChar"/>
+    <w:link w:val="Frontpagetitle"/>
+    <w:rsid w:val="002C50C7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Frontpage">
+    <w:name w:val="Front page"/>
+    <w:basedOn w:val="BodyText1"/>
+    <w:link w:val="FrontpageChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B93A05"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText1Char">
+    <w:name w:val="Body Text1 Char"/>
+    <w:basedOn w:val="bbrdtextChar"/>
+    <w:link w:val="BodyText1"/>
+    <w:rsid w:val="006A7B79"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FrontpageChar">
+    <w:name w:val="Front page Char"/>
+    <w:basedOn w:val="BodyText1Char"/>
+    <w:link w:val="Frontpage"/>
+    <w:rsid w:val="00B93A05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001337C8"/>
+    <w:rsid w:val="009A2EEA"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-    </w:rPr>
-[...87 lines deleted...]
-      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B05D39"/>
+    <w:rsid w:val="006A7B79"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00685511"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1041200199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1789929834">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlm.nih.gov/bsd/uniform_requirements.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlm.nih.gov/bsd/uniform_requirements.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicera.kb.se/aoh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7600,50 +9454,63 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="AV Arbetsdokument" ma:contentTypeID="0x0101005EE8213BF6F8074EB097186248BEF5560094AC2332122F894B9C6684BCFFAA20F7" ma:contentTypeVersion="14" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2a4b8c9c55689a7245aad7dee901a9c7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3dfa30f2-961e-40d2-b975-2e161dbeda36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c75ee1ad07713b11cec8a1f6d5fa05d7" ns2:_="">
     <xsd:import namespace="3dfa30f2-961e-40d2-b975-2e161dbeda36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:AV_DokumentdatumKvalitetssakrat" minOccurs="0"/>
                 <xsd:element ref="ns2:AV_Informationsansvarig" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3dfa30f2-961e-40d2-b975-2e161dbeda36" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="AV_DokumentdatumKvalitetssakrat" ma:index="2" nillable="true" ma:displayName="Dokumentdatum" ma:description="Datum när dokumentet senast är kontrollerat och giltigt." ma:format="DateOnly" ma:internalName="AV_DokumentdatumKvalitetssakrat">
@@ -7777,208 +9644,195 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="4d50ff13-ac69-4119-9bdc-87d0a0d4bcbf" ContentTypeId="0x0101005EE8213BF6F8074EB097186248BEF556" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name/>
     <Synchronization>Synchronous</Synchronization>
     <Type>1</Type>
     <SequenceNumber>10000</SequenceNumber>
     <Url/>
     <Assembly>AV.SharePoint, Version=1.0.0.0, Culture=neutral, PublicKeyToken=336857e3b9c0dc26</Assembly>
     <Class>AV.SharePoint.ContentTypes.DocumentEventReceiver</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <AV_DokumentdatumKvalitetssakrat xmlns="3dfa30f2-961e-40d2-b975-2e161dbeda36" xsi:nil="true"/>
     <TaxCatchAll xmlns="3dfa30f2-961e-40d2-b975-2e161dbeda36"/>
     <TaxKeywordTaxHTField xmlns="3dfa30f2-961e-40d2-b975-2e161dbeda36">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
     <AV_Informationsansvarig xmlns="3dfa30f2-961e-40d2-b975-2e161dbeda36">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </AV_Informationsansvarig>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F24231B-743B-44C3-A2A9-8DED3E28FC2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28AF51B7-1DC4-4693-9A99-5AE915C16B7C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC384F31-0468-4841-ACB3-612BB0D81D18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3dfa30f2-961e-40d2-b975-2e161dbeda36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80990E11-E5DD-4B43-B1B2-9A103235B685}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0A6DC54-D239-4F13-9027-D079F4AE8E4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02DC9D2F-4E75-4596-AB62-6AA40E0CC87E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3dfa30f2-961e-40d2-b975-2e161dbeda36"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>3012</Characters>
+  <Pages>9</Pages>
+  <Words>744</Words>
+  <Characters>4241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>1. _Detta föreställer kapitelrubrik (1k kapitelrubrik).</vt:lpstr>
       <vt:lpstr>1. _Detta föreställer kapitelrubrik (1k kapitelrubrik).</vt:lpstr>
       <vt:lpstr>1. _Detta föreställer kapitelrubrik (1k kapitelrubrik). </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AISOLNA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3428</CharactersWithSpaces>
+  <CharactersWithSpaces>4976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1. _Detta föreställer kapitelrubrik (1k kapitelrubrik).</dc:title>
   <dc:creator>Licensierad användare</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005EE8213BF6F8074EB097186248BEF5560094AC2332122F894B9C6684BCFFAA20F7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>