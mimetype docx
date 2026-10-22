--- v1 (2026-10-01)
+++ v2 (2026-10-22)
@@ -10,53 +10,53 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1AD4654D" w14:textId="3C989BC6" w:rsidR="000D2CDA" w:rsidRPr="00305B39" w:rsidRDefault="007A199E" w:rsidP="00685511">
+    <w:p w14:paraId="1AD4654D" w14:textId="7109CFA1" w:rsidR="000D2CDA" w:rsidRPr="00305B39" w:rsidRDefault="007A199E" w:rsidP="00685511">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="7938"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Arbete och Hälsa</w:t>
       </w:r>
       <w:r w:rsidR="00E63493" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="30"/>
@@ -136,51 +136,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00685511" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0002346A" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="004331D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>OI:</w:t>
+        <w:t>OI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DCE308" w14:textId="77777777" w:rsidR="004E6E18" w:rsidRPr="006A7B79" w:rsidRDefault="004E6E18" w:rsidP="008044FF"/>
     <w:p w14:paraId="1BF82E49" w14:textId="0EA67088" w:rsidR="004E6E18" w:rsidRPr="006A7B79" w:rsidRDefault="004E6E18" w:rsidP="008044FF"/>
     <w:p w14:paraId="2237C2A3" w14:textId="77777777" w:rsidR="00116053" w:rsidRPr="006A7B79" w:rsidRDefault="00116053" w:rsidP="008044FF"/>
     <w:p w14:paraId="600CD488" w14:textId="77777777" w:rsidR="00E67406" w:rsidRPr="006A7B79" w:rsidRDefault="00E67406" w:rsidP="008044FF"/>
     <w:p w14:paraId="430A61FD" w14:textId="1A919B3E" w:rsidR="005531DB" w:rsidRPr="00116053" w:rsidRDefault="001D678D" w:rsidP="00B93A05">
       <w:pPr>
         <w:pStyle w:val="Frontpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00116053">
         <w:t>Institution</w:t>
       </w:r>
       <w:r w:rsidR="006A7B79">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="0059689C" w:rsidRPr="00116053">
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidR="001233C8" w:rsidRPr="00116053">
         <w:t>applicable</w:t>
       </w:r>
       <w:r w:rsidR="004E6E18" w:rsidRPr="00116053">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -791,105 +791,144 @@
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F252905" w14:textId="43BBFC79" w:rsidR="00790D01" w:rsidRDefault="00790D01">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB7E10B" w14:textId="622A09F3" w:rsidR="00FA2226" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
+    <w:p w14:paraId="0EB7E10B" w14:textId="676F3BB4" w:rsidR="00FA2226" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="DMSans-Regular"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7B79">
         <w:rPr>
           <w:rFonts w:cs="DMSans-Regular"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Arbete och Hälsa ISSN (Online): 3035-9821</w:t>
+        <w:t>Arbete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:rFonts w:cs="DMSans-Regular"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:rFonts w:cs="DMSans-Regular"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hälsa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:rFonts w:cs="DMSans-Regular"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ISSN (Online): 3035-9821</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7B79">
         <w:rPr>
           <w:rFonts w:cs="DMSans-Regular"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Published by Karolinska Institutet under the terms of </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="006A7B79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>CC BY 4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00685511" w:rsidRPr="00305B39">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7B79">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A7B79">
         <w:rPr>
           <w:rFonts w:cs="DMSans-Regular"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>© Karolinska Institutet and the authors</w:t>
+        <w:t xml:space="preserve">© </w:t>
+      </w:r>
+      <w:r w:rsidR="00770AE1">
+        <w:rPr>
+          <w:rFonts w:cs="DMSans-Regular"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7B79">
+        <w:rPr>
+          <w:rFonts w:cs="DMSans-Regular"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>he authors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA25549" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01AE92C9" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2141E484" w14:textId="77777777" w:rsidR="006A7B79" w:rsidRPr="006A7B79" w:rsidRDefault="006A7B79" w:rsidP="00685511">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4504,51 +4543,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="49B23D9C" w14:textId="77777777" w:rsidR="00685511" w:rsidRPr="00685511" w:rsidRDefault="00685511" w:rsidP="00685511">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6946" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB33C8" w:rsidRPr="00860D0F" w14:paraId="68BF7EBE" w14:textId="77777777" w:rsidTr="008717C4">
+      <w:tr w:rsidR="00DB33C8" w:rsidRPr="00770AE1" w14:paraId="68BF7EBE" w14:textId="77777777" w:rsidTr="008717C4">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="355DC0F0" w14:textId="5BD55EF1" w:rsidR="00DB33C8" w:rsidRPr="00867EA5" w:rsidRDefault="00DB33C8" w:rsidP="00C11F61">
             <w:pPr>
               <w:pStyle w:val="Tablecontent"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867EA5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Table X.</w:t>
             </w:r>
             <w:r w:rsidRPr="00867EA5">
@@ -6436,60 +6475,60 @@
         </w:rPr>
         <w:t>xxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A199E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00251888" w:rsidRPr="007A199E" w:rsidSect="00305B39">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="851" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03F3AE5F" w14:textId="77777777" w:rsidR="00851AAE" w:rsidRDefault="00851AAE">
+    <w:p w14:paraId="378DC8D7" w14:textId="77777777" w:rsidR="00B409AC" w:rsidRDefault="00B409AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49BD4FDF" w14:textId="77777777" w:rsidR="00851AAE" w:rsidRDefault="00851AAE">
+    <w:p w14:paraId="2D2A54EF" w14:textId="77777777" w:rsidR="00B409AC" w:rsidRDefault="00B409AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -6545,144 +6584,144 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DMSans-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60809EDD" w14:textId="77777777" w:rsidR="002770D6" w:rsidRDefault="00F50FA1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="415B79D9" w14:textId="77777777" w:rsidR="002770D6" w:rsidRDefault="002770D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1729748264"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="43F21C27" w14:textId="11DC0516" w:rsidR="00176FEE" w:rsidRPr="005401CA" w:rsidRDefault="00176FEE" w:rsidP="00176FEE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49158DC5" w14:textId="77777777" w:rsidR="00851AAE" w:rsidRDefault="00851AAE">
+    <w:p w14:paraId="4A58507F" w14:textId="77777777" w:rsidR="00B409AC" w:rsidRDefault="00B409AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42FE4FAD" w14:textId="77777777" w:rsidR="00851AAE" w:rsidRDefault="00851AAE">
+    <w:p w14:paraId="7587FEFD" w14:textId="77777777" w:rsidR="00B409AC" w:rsidRDefault="00B409AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="000F041D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="000F041D"/>
     <w:lvl w:ilvl="0">
@@ -7245,105 +7284,107 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1134642026">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2143452281">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1411658934">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2012681696">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1480415523">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="434447154">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="109"/>
+  <w:zoom w:percent="97"/>
   <w:printFractionalCharacterWidth/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN_Doc_Font_List_Name" w:val="_x0001__x0001__x0005_Times_x0008_New York"/>
     <w:docVar w:name="EN_Lib_Name_List_Name" w:val="22Birgitta's library JJ3"/>
     <w:docVar w:name="EN_Main_Body_Style_Name" w:val="A&amp;HJJ"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00CF18CC"/>
     <w:rsid w:val="000053A3"/>
     <w:rsid w:val="00007695"/>
     <w:rsid w:val="00016D17"/>
     <w:rsid w:val="0002346A"/>
     <w:rsid w:val="0002748B"/>
     <w:rsid w:val="0004722B"/>
+    <w:rsid w:val="000478D0"/>
     <w:rsid w:val="000565E0"/>
     <w:rsid w:val="0006002B"/>
     <w:rsid w:val="000625DA"/>
     <w:rsid w:val="00071136"/>
     <w:rsid w:val="000940CC"/>
+    <w:rsid w:val="000A37F2"/>
     <w:rsid w:val="000B1E60"/>
     <w:rsid w:val="000B4C03"/>
     <w:rsid w:val="000C5F10"/>
     <w:rsid w:val="000C7808"/>
     <w:rsid w:val="000D2CDA"/>
     <w:rsid w:val="00104761"/>
     <w:rsid w:val="00116053"/>
     <w:rsid w:val="001233C8"/>
     <w:rsid w:val="00134C0D"/>
     <w:rsid w:val="0014117C"/>
     <w:rsid w:val="00143D04"/>
     <w:rsid w:val="00144D94"/>
     <w:rsid w:val="00145C1C"/>
     <w:rsid w:val="00152EE6"/>
     <w:rsid w:val="001728F8"/>
     <w:rsid w:val="00176FEE"/>
     <w:rsid w:val="00180A95"/>
     <w:rsid w:val="001A4833"/>
     <w:rsid w:val="001A78A9"/>
     <w:rsid w:val="001B54DB"/>
     <w:rsid w:val="001B7B3D"/>
     <w:rsid w:val="001D678D"/>
     <w:rsid w:val="001E68D9"/>
     <w:rsid w:val="002162E1"/>
     <w:rsid w:val="00251888"/>
@@ -7381,95 +7422,97 @@
     <w:rsid w:val="003D1FEA"/>
     <w:rsid w:val="003D2E84"/>
     <w:rsid w:val="003D79E9"/>
     <w:rsid w:val="003E4C15"/>
     <w:rsid w:val="003E73BA"/>
     <w:rsid w:val="003F7419"/>
     <w:rsid w:val="003F7BC0"/>
     <w:rsid w:val="004018EF"/>
     <w:rsid w:val="0041105B"/>
     <w:rsid w:val="0041482C"/>
     <w:rsid w:val="0041494A"/>
     <w:rsid w:val="00421B1C"/>
     <w:rsid w:val="00426AB0"/>
     <w:rsid w:val="004331D0"/>
     <w:rsid w:val="00433F2B"/>
     <w:rsid w:val="00440AF4"/>
     <w:rsid w:val="00450D4C"/>
     <w:rsid w:val="00455072"/>
     <w:rsid w:val="00462C8D"/>
     <w:rsid w:val="0046360B"/>
     <w:rsid w:val="00463A96"/>
     <w:rsid w:val="00464112"/>
     <w:rsid w:val="00475E90"/>
     <w:rsid w:val="004B30FC"/>
     <w:rsid w:val="004B5955"/>
+    <w:rsid w:val="004C1B0E"/>
     <w:rsid w:val="004D0D0E"/>
     <w:rsid w:val="004E6D20"/>
     <w:rsid w:val="004E6E18"/>
     <w:rsid w:val="005209A2"/>
     <w:rsid w:val="00521C24"/>
     <w:rsid w:val="00532037"/>
     <w:rsid w:val="005370BD"/>
     <w:rsid w:val="005401CA"/>
     <w:rsid w:val="0054168A"/>
     <w:rsid w:val="00550ECE"/>
     <w:rsid w:val="005531DB"/>
     <w:rsid w:val="00565D7E"/>
     <w:rsid w:val="00570754"/>
     <w:rsid w:val="00594052"/>
     <w:rsid w:val="005943BB"/>
     <w:rsid w:val="0059689C"/>
     <w:rsid w:val="005A67D8"/>
     <w:rsid w:val="005C71CB"/>
     <w:rsid w:val="005D2E32"/>
     <w:rsid w:val="005D2F46"/>
     <w:rsid w:val="005E5DA6"/>
     <w:rsid w:val="005E6269"/>
     <w:rsid w:val="005F0CD5"/>
     <w:rsid w:val="00607213"/>
     <w:rsid w:val="00612511"/>
     <w:rsid w:val="0062396F"/>
     <w:rsid w:val="00626931"/>
     <w:rsid w:val="006405B5"/>
     <w:rsid w:val="00647D94"/>
     <w:rsid w:val="00673171"/>
     <w:rsid w:val="00685511"/>
     <w:rsid w:val="00696DC8"/>
     <w:rsid w:val="006A7B79"/>
     <w:rsid w:val="006D7BC2"/>
     <w:rsid w:val="006E723C"/>
     <w:rsid w:val="006F4B6C"/>
     <w:rsid w:val="00701471"/>
     <w:rsid w:val="007102B8"/>
     <w:rsid w:val="00712120"/>
     <w:rsid w:val="0071282E"/>
     <w:rsid w:val="00716C3E"/>
     <w:rsid w:val="0072657C"/>
     <w:rsid w:val="00735279"/>
     <w:rsid w:val="00747ABF"/>
     <w:rsid w:val="00765D97"/>
+    <w:rsid w:val="00770AE1"/>
     <w:rsid w:val="00772EED"/>
     <w:rsid w:val="00786E07"/>
     <w:rsid w:val="00790D01"/>
     <w:rsid w:val="007964A4"/>
     <w:rsid w:val="007A141A"/>
     <w:rsid w:val="007A199E"/>
     <w:rsid w:val="007B18F0"/>
     <w:rsid w:val="007B3736"/>
     <w:rsid w:val="007C2368"/>
     <w:rsid w:val="007E2113"/>
     <w:rsid w:val="007E7582"/>
     <w:rsid w:val="007F4325"/>
     <w:rsid w:val="007F5561"/>
     <w:rsid w:val="007F5CA2"/>
     <w:rsid w:val="008044FF"/>
     <w:rsid w:val="00810C49"/>
     <w:rsid w:val="0081647A"/>
     <w:rsid w:val="00833026"/>
     <w:rsid w:val="0083590E"/>
     <w:rsid w:val="0084508C"/>
     <w:rsid w:val="00851AAE"/>
     <w:rsid w:val="00857F43"/>
     <w:rsid w:val="00860D0F"/>
     <w:rsid w:val="00867827"/>
     <w:rsid w:val="00867EA5"/>
@@ -7515,52 +7558,54 @@
     <w:rsid w:val="00A46375"/>
     <w:rsid w:val="00A467CF"/>
     <w:rsid w:val="00A46A6B"/>
     <w:rsid w:val="00A50A6A"/>
     <w:rsid w:val="00A527ED"/>
     <w:rsid w:val="00A56E93"/>
     <w:rsid w:val="00A765EF"/>
     <w:rsid w:val="00A848DB"/>
     <w:rsid w:val="00A87B23"/>
     <w:rsid w:val="00A9105C"/>
     <w:rsid w:val="00A9783C"/>
     <w:rsid w:val="00AA52EA"/>
     <w:rsid w:val="00AA7D73"/>
     <w:rsid w:val="00AB1DEB"/>
     <w:rsid w:val="00AB3924"/>
     <w:rsid w:val="00AB5623"/>
     <w:rsid w:val="00AD5CCE"/>
     <w:rsid w:val="00AD631C"/>
     <w:rsid w:val="00AF7CB7"/>
     <w:rsid w:val="00B02BAA"/>
     <w:rsid w:val="00B040C8"/>
     <w:rsid w:val="00B07B0F"/>
     <w:rsid w:val="00B152C0"/>
     <w:rsid w:val="00B2434F"/>
     <w:rsid w:val="00B3175B"/>
+    <w:rsid w:val="00B34695"/>
     <w:rsid w:val="00B347F6"/>
     <w:rsid w:val="00B4031F"/>
+    <w:rsid w:val="00B409AC"/>
     <w:rsid w:val="00B43466"/>
     <w:rsid w:val="00B50B1C"/>
     <w:rsid w:val="00B5325B"/>
     <w:rsid w:val="00B53496"/>
     <w:rsid w:val="00B56C16"/>
     <w:rsid w:val="00B73C94"/>
     <w:rsid w:val="00B7799D"/>
     <w:rsid w:val="00B93A05"/>
     <w:rsid w:val="00BC3246"/>
     <w:rsid w:val="00BC6AE8"/>
     <w:rsid w:val="00BD0646"/>
     <w:rsid w:val="00BD1F14"/>
     <w:rsid w:val="00BD4D9B"/>
     <w:rsid w:val="00BD6A6E"/>
     <w:rsid w:val="00BE2B0B"/>
     <w:rsid w:val="00BE34C4"/>
     <w:rsid w:val="00BE57C5"/>
     <w:rsid w:val="00BF04C9"/>
     <w:rsid w:val="00C07A35"/>
     <w:rsid w:val="00C07C16"/>
     <w:rsid w:val="00C11F61"/>
     <w:rsid w:val="00C11FFD"/>
     <w:rsid w:val="00C130AD"/>
     <w:rsid w:val="00C14043"/>
     <w:rsid w:val="00C21912"/>
@@ -7574,50 +7619,51 @@
     <w:rsid w:val="00C92DF7"/>
     <w:rsid w:val="00C96EAD"/>
     <w:rsid w:val="00CA608D"/>
     <w:rsid w:val="00CC3BA8"/>
     <w:rsid w:val="00CC7CA8"/>
     <w:rsid w:val="00CD2E75"/>
     <w:rsid w:val="00CD5197"/>
     <w:rsid w:val="00CF18CC"/>
     <w:rsid w:val="00CF433D"/>
     <w:rsid w:val="00D12FE6"/>
     <w:rsid w:val="00D16F24"/>
     <w:rsid w:val="00D2341F"/>
     <w:rsid w:val="00D40354"/>
     <w:rsid w:val="00D45744"/>
     <w:rsid w:val="00D575C3"/>
     <w:rsid w:val="00D648EB"/>
     <w:rsid w:val="00D80AB4"/>
     <w:rsid w:val="00D908F3"/>
     <w:rsid w:val="00D962FA"/>
     <w:rsid w:val="00DA2EEC"/>
     <w:rsid w:val="00DA7A40"/>
     <w:rsid w:val="00DB00DB"/>
     <w:rsid w:val="00DB33C8"/>
     <w:rsid w:val="00DB7BF5"/>
     <w:rsid w:val="00E04EE8"/>
+    <w:rsid w:val="00E05447"/>
     <w:rsid w:val="00E0611E"/>
     <w:rsid w:val="00E12166"/>
     <w:rsid w:val="00E14511"/>
     <w:rsid w:val="00E2579A"/>
     <w:rsid w:val="00E44309"/>
     <w:rsid w:val="00E46A5A"/>
     <w:rsid w:val="00E50589"/>
     <w:rsid w:val="00E57654"/>
     <w:rsid w:val="00E62740"/>
     <w:rsid w:val="00E63493"/>
     <w:rsid w:val="00E67406"/>
     <w:rsid w:val="00E70D07"/>
     <w:rsid w:val="00E833C3"/>
     <w:rsid w:val="00E9516F"/>
     <w:rsid w:val="00E96021"/>
     <w:rsid w:val="00ED37F5"/>
     <w:rsid w:val="00ED5395"/>
     <w:rsid w:val="00ED7984"/>
     <w:rsid w:val="00F10E7A"/>
     <w:rsid w:val="00F151E5"/>
     <w:rsid w:val="00F31819"/>
     <w:rsid w:val="00F35EFE"/>
     <w:rsid w:val="00F376E8"/>
     <w:rsid w:val="00F451B0"/>
     <w:rsid w:val="00F46FE5"/>
@@ -9750,89 +9796,89 @@
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0A6DC54-D239-4F13-9027-D079F4AE8E4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02DC9D2F-4E75-4596-AB62-6AA40E0CC87E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3dfa30f2-961e-40d2-b975-2e161dbeda36"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>744</Words>
-  <Characters>4241</Characters>
+  <Words>740</Words>
+  <Characters>4218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>1. _Detta föreställer kapitelrubrik (1k kapitelrubrik).</vt:lpstr>
       <vt:lpstr>1. _Detta föreställer kapitelrubrik (1k kapitelrubrik).</vt:lpstr>
       <vt:lpstr>1. _Detta föreställer kapitelrubrik (1k kapitelrubrik). </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AISOLNA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4976</CharactersWithSpaces>
+  <CharactersWithSpaces>4949</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1. _Detta föreställer kapitelrubrik (1k kapitelrubrik).</dc:title>
   <dc:creator>Licensierad användare</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005EE8213BF6F8074EB097186248BEF5560094AC2332122F894B9C6684BCFFAA20F7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>