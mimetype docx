--- v0 (2026-01-30)
+++ v1 (2026-10-01)
@@ -1,213 +1,288 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FC85AC8" w14:textId="0148BD61" w:rsidR="00B00C02" w:rsidRPr="00D702A8" w:rsidRDefault="00FF1B05">
-      <w:pPr>
+    <w:p w14:paraId="544F8B9D" w14:textId="1DA70B7F" w:rsidR="001B0DCD" w:rsidRPr="00CC58B4" w:rsidRDefault="00FF1B05" w:rsidP="00214FD5">
+      <w:pPr>
+        <w:ind w:firstLine="1304"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EF20CD" w:rsidRPr="00FF1B05">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00EF20CD" w:rsidRPr="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CIWIL</w:t>
       </w:r>
-      <w:r w:rsidR="00B00C02" w:rsidRPr="00FF1B05">
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00B00C02" w:rsidRPr="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1694" w:rsidRPr="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest-edited </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00C02" w:rsidRPr="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special Issue </w:t>
+      </w:r>
+      <w:r w:rsidR="00E07839" w:rsidRPr="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposal </w:t>
       </w:r>
-      <w:r w:rsidR="00B00C02" w:rsidRPr="00FF1B05">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00B00C02" w:rsidRPr="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001B0DCD">
+      <w:r w:rsidR="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00214FD5" w:rsidRPr="00214FD5">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC58B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001B0DCD" w:rsidRPr="001B0DCD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please read </w:t>
       </w:r>
       <w:r w:rsidR="00EF20CD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">CIWIL’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B0DCD">
+      <w:r w:rsidR="001B0DCD" w:rsidRPr="001B0DCD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Special Issue Guidelines before completing this form:</w:t>
       </w:r>
       <w:r w:rsidR="000528AA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00EF6EE0" w:rsidRPr="00B30C75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://publicera.kb.se/ciwil/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0096507C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>specialissue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF7A333" w14:textId="77777777" w:rsidR="00B00C02" w:rsidRPr="000F4504" w:rsidRDefault="00B00C02">
+    <w:p w14:paraId="7EF7A333" w14:textId="6EEC24CC" w:rsidR="00B00C02" w:rsidRPr="000F4504" w:rsidRDefault="00B00C02">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of </w:t>
       </w:r>
       <w:r w:rsidR="000F4504" w:rsidRPr="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>roposed Special Issue</w:t>
+        <w:t xml:space="preserve">roposed </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1694">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest-edited </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4504">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Special Issue</w:t>
       </w:r>
       <w:r w:rsidR="001B0DCD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SI)</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3CCD57" w14:textId="77777777" w:rsidR="00997AC0" w:rsidRDefault="00997AC0">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="000F4504">
+    <w:p w14:paraId="7B8E96A2" w14:textId="7552CB24" w:rsidR="00B00C02" w:rsidRPr="00EF6EE0" w:rsidRDefault="00214FD5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00214FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B00C02" w:rsidRPr="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Description</w:t>
       </w:r>
       <w:r w:rsidR="00997AC0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EF6EE0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="003124CD" w:rsidRPr="00997AC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -253,193 +328,265 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>provocative</w:t>
       </w:r>
       <w:r w:rsidR="001B0DCD" w:rsidRPr="00997AC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> about the issue</w:t>
       </w:r>
       <w:r w:rsidR="003124CD" w:rsidRPr="00997AC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2835C116" w14:textId="77777777" w:rsidR="004E289F" w:rsidRDefault="004E289F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="313D22C3" w14:textId="1EE8A313" w:rsidR="004E289F" w:rsidRPr="001B0DCD" w:rsidRDefault="004E289F">
+    <w:p w14:paraId="313D22C3" w14:textId="0EDFAA4B" w:rsidR="004E289F" w:rsidRPr="001B0DCD" w:rsidRDefault="009B7F61">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7F61">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll special issues must fall within the scope of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7F61">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CIWIL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7F61">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>journal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E289F" w:rsidRPr="00997AC0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">does this </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1694">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="001B0DCD" w:rsidRPr="00997AC0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SI </w:t>
+      </w:r>
       <w:r w:rsidRPr="00997AC0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">How the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B0DCD" w:rsidRPr="00997AC0">
+        <w:t>relate</w:t>
+      </w:r>
+      <w:r w:rsidR="004E289F" w:rsidRPr="00997AC0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>SI r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00997AC0">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF20CD">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">elates to </w:t>
+        <w:t>CIWIL’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00563C0C">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scope and </w:t>
+      </w:r>
+      <w:r w:rsidR="004E289F" w:rsidRPr="00997AC0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aims</w:t>
+      </w:r>
+      <w:r w:rsidR="00997AC0" w:rsidRPr="00997AC0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="004E289F" w:rsidRPr="00997AC0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00997AC0" w:rsidRPr="00997AC0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>See</w:t>
       </w:r>
       <w:r w:rsidR="00EF20CD">
         <w:rPr>
-          <w:b/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF20CD">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00997AC0">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00EF20CD" w:rsidRPr="00187321">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://publicera.kb.se/ciwil/about</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004E289F" w:rsidRPr="00997AC0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116B6E68" w14:textId="77777777" w:rsidR="000F4504" w:rsidRDefault="000F4504">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61773DE8" w14:textId="77777777" w:rsidR="000F4504" w:rsidRPr="000F4504" w:rsidRDefault="000F4504" w:rsidP="000F4504">
+    <w:p w14:paraId="61773DE8" w14:textId="0CB05C5D" w:rsidR="000F4504" w:rsidRPr="000F4504" w:rsidRDefault="000F4504" w:rsidP="000F4504">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Intended number of papers (including editorial):</w:t>
+        <w:t xml:space="preserve">Intended number of papers (including </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1694">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4504">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>editorial):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368EDAFA" w14:textId="77777777" w:rsidR="00B00C02" w:rsidRDefault="00B00C02">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7703DA1D" w14:textId="77777777" w:rsidR="00CC58B4" w:rsidRDefault="00CC58B4" w:rsidP="00CC58B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21737FAA" w14:textId="1431D391" w:rsidR="000F4504" w:rsidRPr="000F4504" w:rsidRDefault="00B00C02">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Potent</w:t>
       </w:r>
       <w:r w:rsidR="000F4504" w:rsidRPr="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ial contributions (titles</w:t>
       </w:r>
       <w:r w:rsidR="00563C0C">
@@ -477,501 +624,752 @@
         </w:rPr>
         <w:t xml:space="preserve"> countries</w:t>
       </w:r>
       <w:r w:rsidR="000F4504" w:rsidRPr="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> if known)</w:t>
       </w:r>
       <w:r w:rsidR="000F4504">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F5643D" w14:textId="77777777" w:rsidR="000F4504" w:rsidRDefault="000F4504">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F135CF0" w14:textId="0EA2ABA7" w:rsidR="000F4504" w:rsidRPr="00171A92" w:rsidRDefault="000F4504">
+    <w:p w14:paraId="6F135CF0" w14:textId="566EC0E1" w:rsidR="000F4504" w:rsidRPr="00171A92" w:rsidRDefault="000F4504">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171A92">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Other supporting documents if applicable (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="00B00C02" w:rsidRPr="00171A92">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>abstracts</w:t>
       </w:r>
       <w:r w:rsidRPr="00171A92">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>? Call for Papers?</w:t>
       </w:r>
       <w:r w:rsidR="009A6E24">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Previous </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C1694">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>workshops?,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C1694">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="009A6E24">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>workshops?,</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Special sessions?</w:t>
+        <w:t>Special sessions?</w:t>
       </w:r>
       <w:r w:rsidRPr="00171A92">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E148CA" w14:textId="77777777" w:rsidR="000F4504" w:rsidRDefault="000F4504">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11239335" w14:textId="60CC1993" w:rsidR="00B00C02" w:rsidRPr="00EF6EE0" w:rsidRDefault="00A34EB0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B00C02" w:rsidRPr="00171A92">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest Editors: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6EE0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B00C02">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4504">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00C02">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ame, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4504">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00C02">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ffiliat</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4504">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ion, and c</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00C02">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ontact infor</w:t>
+      </w:r>
+      <w:r w:rsidR="004E768B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mation</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1694">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, including</w:t>
+      </w:r>
+      <w:r w:rsidR="004614CE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C1694">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ORCiD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E768B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for each Guest Editor - </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4504">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please attach </w:t>
+      </w:r>
+      <w:r w:rsidR="00535411">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brief </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00C02">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest Editor </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4504">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CVs.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11239335" w14:textId="000FF8CB" w:rsidR="00B00C02" w:rsidRPr="00EF6EE0" w:rsidRDefault="00B00C02">
+    <w:p w14:paraId="1CD31493" w14:textId="6B7F4485" w:rsidR="001B0DCD" w:rsidRPr="00CC58B4" w:rsidRDefault="00CC58B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00854F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n.b. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004614CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Papers submitted to a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest-edited </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004614CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">special issue by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004614CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uest </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004614CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ditor(s) must be handled under an independent review process and make up </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC58B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>no more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004614CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> than 25% of the issue's total</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032BA0CD" w14:textId="36E933CA" w:rsidR="00B00C02" w:rsidRPr="00EF6EE0" w:rsidRDefault="00171A92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171A92">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guest Editors: </w:t>
+        <w:t>Timeline:</w:t>
       </w:r>
       <w:r w:rsidR="00EF6EE0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:r w:rsidR="00997AC0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please propose a timeline for the </w:t>
+      </w:r>
+      <w:r w:rsidR="004614CE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest-edited </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">special issue, allowing </w:t>
+      </w:r>
+      <w:r w:rsidR="00535411">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>at least 2 months for each double-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>blind review round</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7F6F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="004E768B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve">at least </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please provide </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>2 months from</w:t>
+      </w:r>
+      <w:r w:rsidR="004E768B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final submission to production</w:t>
+      </w:r>
+      <w:r w:rsidR="00997AC0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420F831D" w14:textId="0448287B" w:rsidR="00A34EB0" w:rsidRPr="00A34EB0" w:rsidRDefault="00214FD5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A34EB0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disseminating Plan:</w:t>
+      </w:r>
+      <w:r w:rsidR="00854F84">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A34EB0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EB0" w:rsidRPr="00A34EB0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rovide a short plan for how to disseminate the call for papers of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EB0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest-edited </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EB0" w:rsidRPr="00A34EB0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>special issue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C981316" w14:textId="5F45A8A9" w:rsidR="00535411" w:rsidRDefault="00214FD5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BB186E" w:rsidRPr="00BB186E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional notes to </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF20CD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CIWIL’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB186E" w:rsidRPr="00BB186E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D8F629" w14:textId="18AC5BD4" w:rsidR="00EB58AC" w:rsidRDefault="00A34EB0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...57 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00997AC0">
-[...112 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00EB58AC">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Once completing this form, you confirm adhering to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB58AC">
+      <w:r w:rsidR="00EB58AC" w:rsidRPr="00EB58AC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CIWIL</w:t>
       </w:r>
+      <w:r w:rsidR="00EB58AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> journal policies and guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B779A63" w14:textId="77777777" w:rsidR="00214FD5" w:rsidRDefault="00214FD5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75271DFC" w14:textId="77777777" w:rsidR="00214FD5" w:rsidRDefault="00214FD5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5121281B" w14:textId="766AAACB" w:rsidR="00535411" w:rsidRDefault="00BB186E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> journal policies and guidelines.</w:t>
+        <w:t xml:space="preserve">Please send </w:t>
+      </w:r>
+      <w:r w:rsidR="003F2ADA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the completed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:br/>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">form to </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF20CD">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CIWIL</w:t>
+      </w:r>
+      <w:r w:rsidR="0096507C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please send </w:t>
-[...21 lines deleted...]
-        <w:t>CIWIL</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0096507C">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Editor</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7F61">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0096507C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7F61">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0096507C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r w:rsidR="00126838">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0096507C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0096507C">
-[...33 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00FB7BFB">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ulrika Lundh Snis, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="003968E0" w:rsidRPr="00CE65AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Ulrika.snis@hv.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003968E0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009B7F61">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who is </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7F61" w:rsidRPr="009B7F61">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>responsible for the content of the entire journal, including all special issues</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7F61">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004614CE" w:rsidRPr="004614CE">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004614CE" w:rsidRPr="004614CE">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The journal editors must oversee the guest editors and all accepted contributions of the special issue</w:t>
+      </w:r>
+      <w:r w:rsidR="004614CE">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7DE9ED91" w14:textId="1AC3F979" w:rsidR="00997AC0" w:rsidRPr="0096507C" w:rsidRDefault="00535411">
+    <w:p w14:paraId="7DFB7073" w14:textId="77777777" w:rsidR="00214FD5" w:rsidRDefault="00214FD5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE9ED91" w14:textId="2C70C9D3" w:rsidR="00997AC0" w:rsidRPr="0096507C" w:rsidRDefault="00535411">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00535411">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Thank you for your interest in </w:t>
       </w:r>
       <w:r w:rsidR="00EF20CD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CIWIL</w:t>
       </w:r>
       <w:r w:rsidRPr="00535411">
         <w:rPr>
@@ -985,263 +1383,496 @@
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0096507C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00997AC0" w:rsidRPr="00535411">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Editorial Team</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00997AC0" w:rsidRPr="0096507C" w:rsidSect="00997AC0">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="907" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64E284AD" w14:textId="77777777" w:rsidR="008F4044" w:rsidRDefault="008F4044" w:rsidP="00EF20CD">
+    <w:p w14:paraId="5D2CB087" w14:textId="77777777" w:rsidR="004E516D" w:rsidRDefault="004E516D" w:rsidP="00EF20CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27815D04" w14:textId="77777777" w:rsidR="008F4044" w:rsidRDefault="008F4044" w:rsidP="00EF20CD">
+    <w:p w14:paraId="54C108D1" w14:textId="77777777" w:rsidR="004E516D" w:rsidRDefault="004E516D" w:rsidP="00EF20CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1749151984"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5F5A4243" w14:textId="7F4EABD7" w:rsidR="00214FD5" w:rsidRDefault="00214FD5">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="098FF32A" w14:textId="77777777" w:rsidR="00214FD5" w:rsidRDefault="00214FD5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40B1F646" w14:textId="77777777" w:rsidR="008F4044" w:rsidRDefault="008F4044" w:rsidP="00EF20CD">
+    <w:p w14:paraId="7724BFBA" w14:textId="77777777" w:rsidR="004E516D" w:rsidRDefault="004E516D" w:rsidP="00EF20CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23F8F10A" w14:textId="77777777" w:rsidR="008F4044" w:rsidRDefault="008F4044" w:rsidP="00EF20CD">
+    <w:p w14:paraId="3698E782" w14:textId="77777777" w:rsidR="004E516D" w:rsidRDefault="004E516D" w:rsidP="00EF20CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77151556" w14:textId="380271E9" w:rsidR="00EF20CD" w:rsidRPr="00EF20CD" w:rsidRDefault="00EF20CD" w:rsidP="00EF20CD">
+  <w:p w14:paraId="77151556" w14:textId="3395F40D" w:rsidR="00EF20CD" w:rsidRPr="00EF20CD" w:rsidRDefault="00EF20CD" w:rsidP="00EF20CD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00176751">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50D8D382" wp14:editId="7C744DDC">
           <wp:extent cx="5759450" cy="580297"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1617683999" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1617683999" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5759450" cy="580297"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02ED7E70"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D144AE78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1376852623">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B00C02"/>
     <w:rsid w:val="00011E01"/>
     <w:rsid w:val="00047A43"/>
     <w:rsid w:val="000528AA"/>
     <w:rsid w:val="00053A8A"/>
     <w:rsid w:val="000F4504"/>
     <w:rsid w:val="00126838"/>
     <w:rsid w:val="00171A92"/>
     <w:rsid w:val="001B0DCD"/>
+    <w:rsid w:val="00214FD5"/>
+    <w:rsid w:val="002E2D5A"/>
     <w:rsid w:val="002F2492"/>
     <w:rsid w:val="003124CD"/>
     <w:rsid w:val="003968E0"/>
     <w:rsid w:val="003F2ADA"/>
+    <w:rsid w:val="004614CE"/>
+    <w:rsid w:val="00461AD2"/>
     <w:rsid w:val="004627A1"/>
     <w:rsid w:val="00492DFC"/>
     <w:rsid w:val="004E289F"/>
+    <w:rsid w:val="004E516D"/>
     <w:rsid w:val="004E768B"/>
     <w:rsid w:val="00535411"/>
     <w:rsid w:val="00563C0C"/>
     <w:rsid w:val="00572EB6"/>
+    <w:rsid w:val="005C1694"/>
     <w:rsid w:val="00744DF4"/>
     <w:rsid w:val="007B4AF8"/>
     <w:rsid w:val="007D2256"/>
     <w:rsid w:val="00853DE4"/>
+    <w:rsid w:val="00854F84"/>
     <w:rsid w:val="0087383E"/>
     <w:rsid w:val="008F4044"/>
     <w:rsid w:val="008F4144"/>
     <w:rsid w:val="0096507C"/>
     <w:rsid w:val="0098756A"/>
     <w:rsid w:val="00997AC0"/>
     <w:rsid w:val="009A6E24"/>
+    <w:rsid w:val="009B7F61"/>
     <w:rsid w:val="00A22637"/>
+    <w:rsid w:val="00A34EB0"/>
     <w:rsid w:val="00A74F8C"/>
     <w:rsid w:val="00AA0790"/>
     <w:rsid w:val="00B00C02"/>
     <w:rsid w:val="00B11B4D"/>
+    <w:rsid w:val="00B74E46"/>
     <w:rsid w:val="00BB186E"/>
     <w:rsid w:val="00C1007F"/>
     <w:rsid w:val="00CA73FA"/>
+    <w:rsid w:val="00CC58B4"/>
     <w:rsid w:val="00CE7F6F"/>
     <w:rsid w:val="00D05EBB"/>
     <w:rsid w:val="00D10394"/>
     <w:rsid w:val="00D31994"/>
     <w:rsid w:val="00D702A8"/>
     <w:rsid w:val="00DA580A"/>
     <w:rsid w:val="00DC5899"/>
     <w:rsid w:val="00E07839"/>
     <w:rsid w:val="00E42CAF"/>
     <w:rsid w:val="00EB3D2A"/>
     <w:rsid w:val="00EB58AC"/>
     <w:rsid w:val="00EF20CD"/>
     <w:rsid w:val="00EF6EE0"/>
     <w:rsid w:val="00F00E4F"/>
+    <w:rsid w:val="00F96577"/>
     <w:rsid w:val="00FB7BFB"/>
     <w:rsid w:val="00FC5E76"/>
     <w:rsid w:val="00FF1B05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1743,62 +2374,77 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF20CD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF20CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF20CD"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="004614CE"/>
+    <w:pPr>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ulrika.snis@hv.se" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicera.kb.se/ciwil/about" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicera.kb.se/ciwil/about" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicera.kb.se/ciwil/about" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ulrika.snis@hv.se" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -2026,70 +2672,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1203</Characters>
+  <Pages>2</Pages>
+  <Words>333</Words>
+  <Characters>1766</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1427</CharactersWithSpaces>
+  <CharactersWithSpaces>2095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kathleen Mahon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>