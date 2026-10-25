--- v0 (2025-12-06)
+++ v1 (2026-10-25)
@@ -13,834 +13,1624 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="39CB24FC" w14:textId="77777777" w:rsidR="00E35617" w:rsidRPr="00D82B68" w:rsidRDefault="00DC15E4" w:rsidP="003A787B">
+    <w:p w14:paraId="417F47CD" w14:textId="77777777" w:rsidR="00E35617" w:rsidRPr="00D82B68" w:rsidRDefault="00DC15E4" w:rsidP="003A787B">
       <w:pPr>
         <w:pStyle w:val="Educaredoi-issue"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc82926349"/>
       <w:bookmarkStart w:id="1" w:name="_Toc117764934"/>
       <w:bookmarkStart w:id="2" w:name="_Toc117768805"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D82B68">
         <w:rPr>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Year</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Year: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D82B68">
         <w:rPr>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D82B68">
+        <w:t>Issue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C3D07" w:rsidRPr="00D82B68">
         <w:rPr>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Issue</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> [Detta fylls i av tidskriften]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4156B4E8" w14:textId="77777777" w:rsidR="00FE5274" w:rsidRDefault="00DC15E4" w:rsidP="00E35617">
+    <w:p w14:paraId="4AF251FF" w14:textId="77777777" w:rsidR="00FE5274" w:rsidRDefault="00DC15E4" w:rsidP="00E35617">
       <w:pPr>
         <w:pStyle w:val="Educaredoi-issue"/>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD0098">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD0098">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004C3D07" w:rsidRPr="00DD0098">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Detta fylls i av tidskriften]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="36670E8F" w14:textId="77777777" w:rsidR="00BE7FEC" w:rsidRPr="00E95604" w:rsidRDefault="00BB2DF8" w:rsidP="00E95604">
+    <w:p w14:paraId="4D408B43" w14:textId="77777777" w:rsidR="00BE7FEC" w:rsidRPr="00E95604" w:rsidRDefault="00BB2DF8" w:rsidP="00E95604">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Title: Use style “Heading 1; Educare Article title” </w:t>
       </w:r>
-      <w:r w:rsidR="00D82B68" w:rsidRPr="00E95604">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2AA65B78" w14:textId="77777777" w:rsidR="00D82B68" w:rsidRDefault="00DF00DC" w:rsidP="00DF00DC">
+    <w:p w14:paraId="402B6B32" w14:textId="77777777" w:rsidR="00D82B68" w:rsidRDefault="00DF00DC" w:rsidP="00DF00DC">
       <w:pPr>
         <w:pStyle w:val="EducareAuthor"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author 1</w:t>
       </w:r>
       <w:r w:rsidR="00BB2DF8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (use style </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB2DF8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB2DF8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Author)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0FC410" w14:textId="77777777" w:rsidR="005A239C" w:rsidRPr="005A239C" w:rsidRDefault="005A239C" w:rsidP="005A239C">
+    <w:p w14:paraId="5CBC3F8B" w14:textId="77777777" w:rsidR="005A239C" w:rsidRPr="005A239C" w:rsidRDefault="005A239C" w:rsidP="005A239C">
       <w:pPr>
         <w:pStyle w:val="Educareaffiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="005A239C">
         <w:t>Current affiliation</w:t>
       </w:r>
       <w:r w:rsidR="00BB2DF8">
         <w:t xml:space="preserve"> (use style </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB2DF8">
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB2DF8">
         <w:t xml:space="preserve"> affiliation)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E17FDE" w14:textId="77777777" w:rsidR="005A239C" w:rsidRPr="005A239C" w:rsidRDefault="005A239C" w:rsidP="005A239C">
+    <w:p w14:paraId="3CDEA44B" w14:textId="77777777" w:rsidR="005A239C" w:rsidRPr="005A239C" w:rsidRDefault="005A239C" w:rsidP="005A239C">
       <w:pPr>
         <w:pStyle w:val="Educareaffiliation"/>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="005A239C">
           <w:t>https://orcid.org/your-orcid-number</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03F32A44" w14:textId="77777777" w:rsidR="00DB75EE" w:rsidRPr="005A239C" w:rsidRDefault="00DB75EE" w:rsidP="005A239C">
+    <w:p w14:paraId="4451A132" w14:textId="77777777" w:rsidR="00DB75EE" w:rsidRPr="005A239C" w:rsidRDefault="00DB75EE" w:rsidP="005A239C">
       <w:pPr>
         <w:pStyle w:val="Educareaffiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="005A239C">
         <w:t>current e-mail address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A9122D" w14:textId="77777777" w:rsidR="00DF00DC" w:rsidRPr="001F60D3" w:rsidRDefault="00DF00DC" w:rsidP="001F60D3">
+    <w:p w14:paraId="0AA1CDBD" w14:textId="77777777" w:rsidR="00DF00DC" w:rsidRPr="001F60D3" w:rsidRDefault="00DF00DC" w:rsidP="001F60D3">
       <w:pPr>
         <w:pStyle w:val="EducareAuthor"/>
         <w:rPr>
           <w:rStyle w:val="EducareabstractChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2B06EA" w14:textId="77777777" w:rsidR="00DF00DC" w:rsidRPr="005A239C" w:rsidRDefault="00DF00DC" w:rsidP="00DF00DC">
+    <w:p w14:paraId="7C5E8594" w14:textId="77777777" w:rsidR="00DF00DC" w:rsidRPr="005A239C" w:rsidRDefault="00DF00DC" w:rsidP="00DF00DC">
       <w:pPr>
         <w:pStyle w:val="Educareaffiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="005A239C">
         <w:t>Current affiliation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB50C2F" w14:textId="77777777" w:rsidR="00DF00DC" w:rsidRPr="005A239C" w:rsidRDefault="00DF00DC" w:rsidP="00DF00DC">
+    <w:p w14:paraId="51376844" w14:textId="77777777" w:rsidR="00DF00DC" w:rsidRPr="005A239C" w:rsidRDefault="00DF00DC" w:rsidP="00DF00DC">
       <w:pPr>
         <w:pStyle w:val="Educareaffiliation"/>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="005A239C">
           <w:t>https://orcid.org/your-orcid-number</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58A1445C" w14:textId="77777777" w:rsidR="00064D63" w:rsidRPr="005A239C" w:rsidRDefault="00DF00DC" w:rsidP="002B3C64">
+    <w:p w14:paraId="55A7C8F3" w14:textId="77777777" w:rsidR="00E720AB" w:rsidRPr="005A239C" w:rsidRDefault="00DF00DC" w:rsidP="002B3C64">
       <w:pPr>
         <w:pStyle w:val="Educareaffiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="005A239C">
         <w:t>current e-mail address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC85CBB" w14:textId="77777777" w:rsidR="001F60D3" w:rsidRPr="001F60D3" w:rsidRDefault="00BB2DF8" w:rsidP="001F60D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Educareabstract"/>
+    <w:p w14:paraId="20D500B9" w14:textId="6324F402" w:rsidR="00E720AB" w:rsidRDefault="00E720AB" w:rsidP="00E720AB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk105489501"/>
       <w:r>
-        <w:t>Use style “</w:t>
+        <w:t>English Title: for non</w:t>
+      </w:r>
+      <w:r w:rsidR="00860D02">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>articles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> style ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> abstract”. </w:t>
-[...8 lines deleted...]
-        <w:t>lish in Garamond, font size 11, line spacing 1,5. Abstract is written in English in Garamond, font size 11, line spacing 1,5.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26898902" w14:textId="0669ABF3" w:rsidR="001F60D3" w:rsidRPr="00530E30" w:rsidRDefault="00BB2DF8" w:rsidP="001F60D3">
+      <w:pPr>
+        <w:pStyle w:val="Educareabstract"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Use style “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Educare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> abstract”</w:t>
+      </w:r>
+      <w:r w:rsidR="00530E30">
+        <w:t xml:space="preserve"> for the abstract text</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00860D02">
+        <w:t xml:space="preserve"> If the article is in English, the English Title line can be deleted.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="002B3C64">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">. Maecenas et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> ipsum quis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> auctor. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>Nullam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>rhoncus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">, non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">. In hac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>habitasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>platea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>dictumst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sed eget </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Etiam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Maecenas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>augue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>rutrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>rhoncus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu est sed urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> porta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>condimentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>auctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ligula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>rutrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>magna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eget </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>nunc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Etiam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vitae placerat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>rhoncus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Maecenas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9A4D92" w14:textId="77777777" w:rsidR="00BE7FEC" w:rsidRDefault="00B234B2" w:rsidP="00EE0DEE">
+    <w:p w14:paraId="0559D65D" w14:textId="77777777" w:rsidR="00BE7FEC" w:rsidRDefault="00B234B2" w:rsidP="00EE0DEE">
       <w:pPr>
         <w:pStyle w:val="EducareKeywords"/>
       </w:pPr>
       <w:r>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidR="00DE4E50" w:rsidRPr="00A12435">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BB2DF8">
         <w:t>Use style “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB2DF8">
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB2DF8">
         <w:t xml:space="preserve"> Keywords”. </w:t>
       </w:r>
       <w:r w:rsidR="00064D63" w:rsidRPr="00064D63">
         <w:t>Max five keywords in alphabetical order</w:t>
       </w:r>
       <w:r w:rsidR="00FF4D2C">
         <w:t>, separated by commas.</w:t>
       </w:r>
       <w:r w:rsidR="001662C9">
         <w:t xml:space="preserve"> Use keywords in the same language as the article</w:t>
       </w:r>
       <w:r w:rsidR="003C22A6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9EB980" w14:textId="77777777" w:rsidR="00413CB1" w:rsidRPr="00DF2512" w:rsidRDefault="00BB2DF8" w:rsidP="005A239C">
+    <w:p w14:paraId="62816FF2" w14:textId="77777777" w:rsidR="00860D02" w:rsidRDefault="00860D02" w:rsidP="00860D02">
+      <w:pPr>
+        <w:pStyle w:val="EducareKeywords"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Keywords [English]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12435">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>For non-English articles, please provide keywords in English as well as in the original language. Use style “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Educare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Keywords”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064D63">
+        <w:t>Max five keywords in alphabetical order</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, separated by commas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB07FAB" w14:textId="77777777" w:rsidR="00860D02" w:rsidRDefault="00860D02" w:rsidP="00EE0DEE">
+      <w:pPr>
+        <w:pStyle w:val="EducareKeywords"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001E740E" w14:textId="77777777" w:rsidR="00413CB1" w:rsidRPr="00DF2512" w:rsidRDefault="00BB2DF8" w:rsidP="005A239C">
       <w:pPr>
         <w:pStyle w:val="EducareHeading2numbered"/>
       </w:pPr>
       <w:r>
         <w:t>For numbered heading</w:t>
       </w:r>
       <w:r w:rsidR="00677833">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r>
         <w:t>, use style “1 Educare Heading 2 numbered”</w:t>
       </w:r>
-      <w:r w:rsidR="00413CB1" w:rsidRPr="00DF2512">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="103F26B7" w14:textId="77777777" w:rsidR="00E97BB0" w:rsidRPr="0060377A" w:rsidRDefault="00BB2DF8" w:rsidP="00313B4E">
+    <w:p w14:paraId="2B56E1A7" w14:textId="77777777" w:rsidR="00E97BB0" w:rsidRDefault="00BB2DF8" w:rsidP="00313B4E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For body text use style “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Normal;Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Normal”. </w:t>
       </w:r>
       <w:r w:rsidR="00413CB1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>You can use numbered headings or headings without numbers, but do not mix them. If you choose to have numbered headings – all headings should be numbered and vice versa.</w:t>
       </w:r>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="002A28DF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A28DF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
       <w:r w:rsidR="0092450B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A239C" w:rsidRPr="00EE0DEE">
-[...54 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="61BCEB55" w14:textId="77777777" w:rsidR="00EC0DA5" w:rsidRDefault="00BB2DF8" w:rsidP="004F3272">
-[...42 lines deleted...]
-    <w:p w14:paraId="279D0634" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRPr="00D242A5" w:rsidRDefault="00D242A5" w:rsidP="00D242A5">
+    <w:p w14:paraId="3F1B8FB9" w14:textId="77777777" w:rsidR="002A28DF" w:rsidRPr="00D242A5" w:rsidRDefault="002A28DF" w:rsidP="002A28DF">
       <w:pPr>
         <w:pStyle w:val="EducareHeading3numbered"/>
       </w:pPr>
       <w:r w:rsidRPr="00D242A5">
         <w:t xml:space="preserve">For numbered heading 3, use style “1.1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D242A5">
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D242A5">
         <w:t xml:space="preserve"> Heading 3 numbered” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E03C910" w14:textId="77777777" w:rsidR="00A349D7" w:rsidRDefault="00D50F07" w:rsidP="0045287C">
+    <w:p w14:paraId="1F657C15" w14:textId="77777777" w:rsidR="002A28DF" w:rsidRDefault="002A28DF" w:rsidP="002A28DF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50F07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This is “an example of a short quote” (Author, year, p. x). If there are “multiple authors, use et al. for more than two” (Author et al., year, p. x). Reference a source every time you use them through either a passive reference (Author, year), or an active reference, as Author et al. (year) claims. When you use more than one reference, list them alphabetically (Andersen, 2020; Hansen, 2018). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0245524B" w14:textId="77777777" w:rsidR="00D50F07" w:rsidRDefault="00D50F07" w:rsidP="00D50F07">
+    <w:p w14:paraId="1355FD3C" w14:textId="77777777" w:rsidR="00D50F07" w:rsidRDefault="00D50F07" w:rsidP="00D50F07">
       <w:pPr>
         <w:pStyle w:val="EducareImagefigurenumber"/>
       </w:pPr>
       <w:r>
         <w:t>Figure 1</w:t>
       </w:r>
       <w:r w:rsidR="00BB2DF8">
         <w:t xml:space="preserve"> (use style “Educare Image figure number”)</w:t>
       </w:r>
       <w:r w:rsidR="002233DD">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3872B4CE" w14:textId="77777777" w:rsidR="00D50F07" w:rsidRPr="00D50F07" w:rsidRDefault="00D50F07" w:rsidP="00D50F07">
+    <w:p w14:paraId="64E0A4D6" w14:textId="77777777" w:rsidR="00D50F07" w:rsidRPr="00D50F07" w:rsidRDefault="00D50F07" w:rsidP="00D50F07">
       <w:pPr>
         <w:pStyle w:val="Educareimagefiguretitle"/>
       </w:pPr>
       <w:r>
         <w:t>This is the title of the image/</w:t>
       </w:r>
       <w:r w:rsidR="002233DD">
         <w:t>figur</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="002233DD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="002233DD">
         <w:t>Use style “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002233DD">
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002233DD">
         <w:t xml:space="preserve"> image figure title” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238F071A" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRDefault="00911A60" w:rsidP="00D242A5">
+    <w:p w14:paraId="19208EDF" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRDefault="00911A60" w:rsidP="00D242A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6965179C" wp14:editId="1D4CF885">
             <wp:extent cx="3822700" cy="2146535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Bildobjekt 6" descr="Ett bildexempel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Bildobjekt 6" descr="Ett bildexempel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4011610" cy="2252613"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411026C5" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRPr="00D242A5" w:rsidRDefault="00D242A5" w:rsidP="00A2293A">
+    <w:p w14:paraId="1115AE6C" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRPr="00D242A5" w:rsidRDefault="00D242A5" w:rsidP="00A2293A">
       <w:pPr>
         <w:pStyle w:val="EducareHeading4numbered"/>
       </w:pPr>
       <w:r w:rsidRPr="00D242A5">
-        <w:t xml:space="preserve">For numbered heading 3, use style “1.1 </w:t>
+        <w:t xml:space="preserve">For numbered heading </w:t>
+      </w:r>
+      <w:r w:rsidR="00E720AB">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A5">
+        <w:t>, use style “1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E720AB">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D242A5">
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D242A5">
-        <w:t xml:space="preserve"> Heading 3 numbered” </w:t>
+        <w:t xml:space="preserve"> Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="00E720AB">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A5">
+        <w:t xml:space="preserve"> numbered” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1ED6BC" w14:textId="77777777" w:rsidR="002831D6" w:rsidRDefault="000C4136" w:rsidP="00D06548">
+    <w:p w14:paraId="07D11B90" w14:textId="77777777" w:rsidR="002831D6" w:rsidRDefault="000C4136" w:rsidP="00860D02">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Images and tables need to have an Alt Text so that people with</w:t>
       </w:r>
       <w:r w:rsidR="002831D6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="002831D6" w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visual disabilities can understand pictures and other graphical content. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Alt Text </w:t>
+      <w:r w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIGG has a page describing what constitutes a good Alt Text </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000C4136">
+        <w:r w:rsidRPr="00E46F81">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E46F81">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530E30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(in Swedish). A detailed description on how to add Alt Texts can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000C4136">
+        <w:r w:rsidRPr="00E46F81">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AC217E" w14:textId="3F26B5F2" w:rsidR="00BE7FEC" w:rsidRPr="00D06548" w:rsidRDefault="00D06548" w:rsidP="00D06548">
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7C1B0ADF" w14:textId="77777777" w:rsidR="00BE7FEC" w:rsidRPr="00D06548" w:rsidRDefault="00D06548" w:rsidP="00D06548">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Hiliqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>assunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
@@ -1241,51 +2031,51 @@
         </w:rPr>
         <w:t>fugiamu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sciametur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8DB505" w14:textId="77777777" w:rsidR="00A2293A" w:rsidRPr="00A2293A" w:rsidRDefault="00593C21" w:rsidP="00A2293A">
+    <w:p w14:paraId="347D099E" w14:textId="77777777" w:rsidR="00A2293A" w:rsidRPr="00A2293A" w:rsidRDefault="00593C21" w:rsidP="00A2293A">
       <w:pPr>
         <w:pStyle w:val="EducareLongqoute"/>
       </w:pPr>
       <w:r w:rsidRPr="00593C21">
         <w:t xml:space="preserve">Long quote (more than 40 </w:t>
       </w:r>
       <w:r w:rsidR="00DF0F17">
         <w:t>words</w:t>
       </w:r>
       <w:r w:rsidRPr="00593C21">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002233DD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00593C21">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002233DD">
         <w:t>use style “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002233DD">
         <w:t>Educare</w:t>
       </w:r>
@@ -1302,59 +2092,59 @@
       <w:r w:rsidRPr="00593C21">
         <w:t xml:space="preserve"> Long quote (more than 40 </w:t>
       </w:r>
       <w:r w:rsidR="00FF4D2C">
         <w:t>words</w:t>
       </w:r>
       <w:r w:rsidRPr="00593C21">
         <w:t>) with indent: 1, font size 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00A349D7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00593C21">
         <w:t xml:space="preserve"> Long quote (more than 40 </w:t>
       </w:r>
       <w:r w:rsidR="00DF0F17">
         <w:t>words</w:t>
       </w:r>
       <w:r w:rsidRPr="00593C21">
         <w:t>) with indent: 1, font size 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00A349D7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606636EA" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRPr="006F5E2C" w:rsidRDefault="00D242A5" w:rsidP="00D242A5">
+    <w:p w14:paraId="3BE6CEEF" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRPr="006F5E2C" w:rsidRDefault="00D242A5" w:rsidP="00D242A5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>For heading 2 without numbering, use style “Heading2;Educare Heading 2” – Garamond 13, bold</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C558E64" w14:textId="77777777" w:rsidR="00BF5E1D" w:rsidRPr="00DF0F17" w:rsidRDefault="00D06548" w:rsidP="001F60D3">
+    <w:p w14:paraId="209D8D2E" w14:textId="77777777" w:rsidR="002A28DF" w:rsidRPr="00D06548" w:rsidRDefault="00D06548" w:rsidP="002A28DF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Is </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pedigentia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1544,1063 +2334,1133 @@
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nusam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>est</w:t>
+        <w:t>opta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>opta</w:t>
+        <w:t>venim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> quo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>venim</w:t>
+        <w:t>earumqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> quo </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>earumqui</w:t>
+        <w:t>asped</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> estrum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>asped</w:t>
+        <w:t>venime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estrum </w:t>
+        <w:t xml:space="preserve"> pa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>venime</w:t>
+        <w:t>voluptatqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pa </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>voluptatqui</w:t>
+        <w:t>doluptia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ab </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>doluptia</w:t>
+        <w:t>idunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ab </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>idunt</w:t>
+        <w:t>Hiliqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Hiliqui</w:t>
+        <w:t>assunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>assunt</w:t>
+        <w:t>aciis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>aciis</w:t>
+        <w:t>placcum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>placcum</w:t>
+        <w:t>facerfera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>facerfera</w:t>
+        <w:t>nullique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>nullique</w:t>
+        <w:t>ea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> pro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ea</w:t>
+        <w:t>blaniendus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pro </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>blaniendus</w:t>
+        <w:t>magnisquasit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> porrum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>magnisquasit</w:t>
+        <w:t>reic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> porrum </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>reic</w:t>
+        <w:t>tem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>veni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>blabore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nimagnit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hicimil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iquaspel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in rest, con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>earuptati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volorpore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF0F17">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>tem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>veni</w:t>
+        <w:t>elluptat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> pore </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>blabore</w:t>
+        <w:t>vitat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>nimagnit</w:t>
+        <w:t>elecus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>hicimil</w:t>
+        <w:t>eum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> nis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>iquaspel</w:t>
+        <w:t>doluptatio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in rest, con </w:t>
-[...124 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BA571D" w:rsidRPr="00DF0F17">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eliquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fugiamu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sciametur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A28DF" w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="094474F0" w14:textId="77777777" w:rsidR="00DF0F17" w:rsidRPr="005D2C04" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
+    <w:p w14:paraId="573DD5D5" w14:textId="77777777" w:rsidR="00BF5E1D" w:rsidRPr="00DF0F17" w:rsidRDefault="00BF5E1D" w:rsidP="001F60D3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A412817" w14:textId="77777777" w:rsidR="00DF0F17" w:rsidRPr="005D2C04" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
       <w:pPr>
         <w:pStyle w:val="EducareImagefigurenumber"/>
       </w:pPr>
       <w:r w:rsidRPr="005D2C04">
         <w:t>Ta</w:t>
       </w:r>
       <w:r w:rsidR="00C728E5" w:rsidRPr="005D2C04">
         <w:t>ble</w:t>
       </w:r>
       <w:r w:rsidRPr="005D2C04">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="002233DD">
         <w:t xml:space="preserve"> (use style “Educare Image figure number”):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2246D02A" w14:textId="77777777" w:rsidR="00DF0F17" w:rsidRPr="00DF0F17" w:rsidRDefault="00DF0F17" w:rsidP="007C65CE">
+    <w:p w14:paraId="30ABE0C9" w14:textId="77777777" w:rsidR="00DF0F17" w:rsidRPr="00DF0F17" w:rsidRDefault="00DF0F17" w:rsidP="007C65CE">
       <w:pPr>
         <w:pStyle w:val="Educareimagefiguretitle"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C65CE">
+        <w:lastRenderedPageBreak/>
         <w:t>Table title</w:t>
       </w:r>
       <w:r w:rsidR="002233DD">
         <w:t>, use style “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002233DD">
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002233DD">
         <w:t xml:space="preserve"> image figure title”. </w:t>
       </w:r>
       <w:r w:rsidR="005D2C04">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="005D2C04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Rutntstabell1ljus"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="En exempeltabell"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2266"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D01DA" w14:paraId="62375A84" w14:textId="77777777" w:rsidTr="00C42342">
+      <w:tr w:rsidR="002D01DA" w14:paraId="11FCDEF3" w14:textId="77777777" w:rsidTr="00C42342">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11AC9ED9" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00DF0F17" w:rsidP="005D2C04">
+          <w:p w14:paraId="4CDB3E2F" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00DF0F17" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
             </w:pPr>
             <w:r>
               <w:t>Stub</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2656982A" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C42342" w:rsidP="005D2C04">
+          <w:p w14:paraId="11ED6FA3" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C42342" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="002D01DA" w:rsidRPr="008819A6">
               <w:t xml:space="preserve">olumn </w:t>
             </w:r>
             <w:r w:rsidRPr="008819A6">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="631858F9" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C42342" w:rsidP="005D2C04">
+          <w:p w14:paraId="5CE07C88" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C42342" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="002D01DA" w:rsidRPr="008819A6">
               <w:t xml:space="preserve">olumn </w:t>
             </w:r>
             <w:r w:rsidRPr="008819A6">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="381A40DE" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C42342" w:rsidP="005D2C04">
+          <w:p w14:paraId="2B164FB7" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C42342" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="002D01DA" w:rsidRPr="008819A6">
               <w:t xml:space="preserve">olumn </w:t>
             </w:r>
             <w:r w:rsidRPr="008819A6">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D01DA" w14:paraId="6E842CE6" w14:textId="77777777" w:rsidTr="00C42342">
+      <w:tr w:rsidR="002D01DA" w14:paraId="06C6FEDB" w14:textId="77777777" w:rsidTr="00C42342">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="009859F1" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C42342" w:rsidP="005D2C04">
+          <w:p w14:paraId="2D01BDFC" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C42342" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t>Row</w:t>
             </w:r>
             <w:r w:rsidR="007403F1" w:rsidRPr="008819A6">
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="005D2C04">
               <w:t xml:space="preserve"> (left-align first column)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FBF19D0" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="005D2C04" w:rsidP="005D2C04">
+          <w:p w14:paraId="36E23EBE" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="005D2C04" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>All other columns should be centered</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="114E214D" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00677833" w:rsidP="005D2C04">
+          <w:p w14:paraId="208DE2D5" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00677833" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Use style “</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Educare</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Table”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D6032A7" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00677833" w:rsidP="005D2C04">
+          <w:p w14:paraId="7E43B6C1" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00AB1F25" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Garamond, </w:t>
+              <w:t xml:space="preserve">Text </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>fontsize</w:t>
+              <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 10.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>text</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00677833">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D01DA" w14:paraId="1E536D9E" w14:textId="77777777" w:rsidTr="00C42342">
+      <w:tr w:rsidR="002D01DA" w14:paraId="2B688FEB" w14:textId="77777777" w:rsidTr="00C42342">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBB5389" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="007403F1" w:rsidP="005D2C04">
+          <w:p w14:paraId="1B2BCB09" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="007403F1" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00C42342" w:rsidRPr="008819A6">
               <w:t>ow</w:t>
             </w:r>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3080A2D6" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
+          <w:p w14:paraId="7A18E9F0" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve">Text </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F3AD14" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
+          <w:p w14:paraId="28D39BF1" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve">Text </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C43C118" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
+          <w:p w14:paraId="59123ADA" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve">Text </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D01DA" w14:paraId="151BB7F6" w14:textId="77777777" w:rsidTr="00C42342">
+      <w:tr w:rsidR="002D01DA" w14:paraId="6F459039" w14:textId="77777777" w:rsidTr="00C42342">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01A10D36" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="007403F1" w:rsidP="005D2C04">
+          <w:p w14:paraId="6565F23A" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="007403F1" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00C42342" w:rsidRPr="008819A6">
               <w:t>ow</w:t>
             </w:r>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A8476AF" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
+          <w:p w14:paraId="130A7C55" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="002D01DA" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve">Text </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C9D58A" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C728E5" w:rsidP="005D2C04">
+          <w:p w14:paraId="14507384" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C728E5" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve">Text </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6811FCCA" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C728E5" w:rsidP="005D2C04">
+          <w:p w14:paraId="6D6C4FFD" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRPr="008819A6" w:rsidRDefault="00C728E5" w:rsidP="005D2C04">
             <w:pPr>
               <w:pStyle w:val="EducareTable"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve">Text </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008819A6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008819A6">
               <w:t>text</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="636D2564" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRDefault="005D2C04" w:rsidP="005D2C04">
-[...1 lines deleted...]
-        <w:pStyle w:val="Beskrivning"/>
+    <w:p w14:paraId="5ABAC986" w14:textId="77777777" w:rsidR="002D01DA" w:rsidRDefault="005D2C04" w:rsidP="005D2C04">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D2C04">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Add table notes here.</w:t>
       </w:r>
       <w:r w:rsidR="002233DD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Use style “Description; Educare captions images tables”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D40630A" w14:textId="77777777" w:rsidR="00D50F07" w:rsidRPr="00C1649A" w:rsidRDefault="00D50F07" w:rsidP="00D50F07">
+    <w:p w14:paraId="4AD20C65" w14:textId="77777777" w:rsidR="00D50F07" w:rsidRPr="00C1649A" w:rsidRDefault="00D50F07" w:rsidP="00D50F07">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A245E2F" w14:textId="77777777" w:rsidR="00D50F07" w:rsidRDefault="00677833" w:rsidP="00D50F07">
+    <w:p w14:paraId="77325C0D" w14:textId="77777777" w:rsidR="00D50F07" w:rsidRDefault="00677833" w:rsidP="00D50F07">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For body text use style “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Normal;Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2812,235 +3672,236 @@
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nusam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>est</w:t>
+        <w:t>opta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>opta</w:t>
+        <w:t>venim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> quo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>venim</w:t>
+        <w:t>earumqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> quo </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>earumqui</w:t>
+        <w:t>asped</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> estrum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>asped</w:t>
+        <w:t>venime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estrum </w:t>
+        <w:t xml:space="preserve"> pa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>venime</w:t>
+        <w:t>voluptatqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pa </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>voluptatqui</w:t>
+        <w:t>doluptia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ab </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50F07" w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>doluptia</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>idunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="403E0BF6" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRDefault="00D242A5" w:rsidP="00D242A5">
+    <w:p w14:paraId="620244FF" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRDefault="00D242A5" w:rsidP="00D242A5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1649A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D242A5">
         <w:t>Heading</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D242A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D06548">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>without</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>numbers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:t>use</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
-        <w:t xml:space="preserve"> style ”Heading</w:t>
+        <w:t xml:space="preserve"> style ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677833">
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">3, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Heading 3” – Garamond 12, bold, italics</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DC2DF" w14:textId="77777777" w:rsidR="00796156" w:rsidRDefault="00D06548" w:rsidP="008C3A90">
+    <w:p w14:paraId="0C1DE898" w14:textId="77777777" w:rsidR="00796156" w:rsidRDefault="00D06548" w:rsidP="008C3A90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hiliqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>assunt</w:t>
@@ -3353,97 +4214,97 @@
         </w:rPr>
         <w:t>eum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> nis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>doluptatio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5309AB12" w14:textId="77777777" w:rsidR="009E222E" w:rsidRPr="00677833" w:rsidRDefault="009E222E" w:rsidP="009E222E">
+    <w:p w14:paraId="7270CFA8" w14:textId="77777777" w:rsidR="009E222E" w:rsidRPr="00677833" w:rsidRDefault="009E222E" w:rsidP="009E222E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bullet-point lis</w:t>
       </w:r>
       <w:r w:rsidR="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t, us</w:t>
       </w:r>
       <w:r w:rsidR="00677833" w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e styl</w:t>
       </w:r>
       <w:r w:rsidR="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">e “Bullet points; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bullet points”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F4A503" w14:textId="77777777" w:rsidR="009E222E" w:rsidRPr="00677833" w:rsidRDefault="009E222E" w:rsidP="009E222E">
+    <w:p w14:paraId="6CDB41F6" w14:textId="77777777" w:rsidR="009E222E" w:rsidRPr="00677833" w:rsidRDefault="009E222E" w:rsidP="009E222E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc41705383"/>
       <w:bookmarkStart w:id="5" w:name="_Toc82926354"/>
       <w:bookmarkStart w:id="6" w:name="_Toc117764939"/>
       <w:bookmarkStart w:id="7" w:name="_Toc117768810"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bullet-point list</w:t>
       </w:r>
       <w:r w:rsidR="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, us</w:t>
       </w:r>
       <w:r w:rsidR="00677833" w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -3453,67 +4314,67 @@
       <w:r w:rsidR="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">e “Bullet points; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bullet points”</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="286B24E8" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRPr="00D242A5" w:rsidRDefault="00D242A5" w:rsidP="00D242A5">
+    <w:p w14:paraId="327E63CB" w14:textId="77777777" w:rsidR="00D242A5" w:rsidRPr="00D242A5" w:rsidRDefault="00D242A5" w:rsidP="00D242A5">
       <w:pPr>
         <w:pStyle w:val="Educareheading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00D242A5">
         <w:t>For Heading 4 without numbers, use “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D242A5">
         <w:t>Educare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D242A5">
         <w:t xml:space="preserve"> heading 4”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31739054" w14:textId="77777777" w:rsidR="00D06548" w:rsidRPr="00796156" w:rsidRDefault="00D06548" w:rsidP="00D06548">
+    <w:p w14:paraId="35C72C1A" w14:textId="77777777" w:rsidR="00D06548" w:rsidRPr="00796156" w:rsidRDefault="00D06548" w:rsidP="00D06548">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Is </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pedigentia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3703,176 +4564,162 @@
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nusam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>est</w:t>
+        <w:t>opta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>opta</w:t>
+        <w:t>venim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> quo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>venim</w:t>
+        <w:t>earumqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> quo </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>earumqui</w:t>
+        <w:t>asped</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> estrum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>asped</w:t>
+        <w:t>venime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estrum </w:t>
+        <w:t xml:space="preserve"> pa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>venime</w:t>
+        <w:t>voluptatqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pa </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>voluptatqui</w:t>
+        <w:t>doluptia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ab </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>doluptia</w:t>
+        <w:t>idunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677833">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ab </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hiliqui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>assunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
@@ -3955,51 +4802,58 @@
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>blaniendus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>magnisquasit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> porrum </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A349D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">porrum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>reic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
@@ -4182,85 +5036,85 @@
         </w:rPr>
         <w:t>eum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> nis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>doluptatio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A349D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3974BB43" w14:textId="77777777" w:rsidR="003704B4" w:rsidRPr="00796156" w:rsidRDefault="00BF541A" w:rsidP="00EC0DA5">
+    <w:p w14:paraId="34F3B49E" w14:textId="77777777" w:rsidR="003704B4" w:rsidRPr="00796156" w:rsidRDefault="00BF541A" w:rsidP="00EC0DA5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007D6C6F">
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="004D0BFF" w:rsidRPr="003610A1">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="009E222E" w:rsidRPr="000B3D38">
         <w:t>use</w:t>
       </w:r>
       <w:r w:rsidR="003610A1" w:rsidRPr="003610A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00677833">
         <w:t>style “Heading 2; Educare Heading 2” for heading</w:t>
       </w:r>
       <w:r w:rsidR="00C1649A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00677833">
         <w:t>Use style “Educare references” for references.</w:t>
       </w:r>
       <w:r w:rsidR="00677833" w:rsidRPr="00677833">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00677833">
         <w:t>Format references according to APA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E40BD86" w14:textId="77777777" w:rsidR="006E05D1" w:rsidRPr="00241A41" w:rsidRDefault="006E05D1" w:rsidP="00E95604">
-[...1 lines deleted...]
-        <w:pStyle w:val="Educarereferences"/>
+    <w:p w14:paraId="0464DCB5" w14:textId="77777777" w:rsidR="006E05D1" w:rsidRPr="00241A41" w:rsidRDefault="006E05D1" w:rsidP="00092D7B">
+      <w:pPr>
+        <w:pStyle w:val="Educarecitation"/>
       </w:pPr>
       <w:r w:rsidRPr="00241A41">
         <w:t>Author, A. A., &amp; Author, B. B. (</w:t>
       </w:r>
       <w:r>
         <w:t>Year</w:t>
       </w:r>
       <w:r w:rsidRPr="00241A41">
         <w:t xml:space="preserve"> of publication). Title of article. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal title</w:t>
       </w:r>
       <w:r w:rsidRPr="00241A41">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, volume</w:t>
       </w:r>
       <w:r>
@@ -4274,513 +5128,429 @@
       <w:r w:rsidRPr="00241A41">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
       <w:r w:rsidRPr="00241A41">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00241A41">
         <w:t>issue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00241A41">
         <w:t>number if available</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), pp. xx-xxx. Doi: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB1F25">
+        <w:t>xx</w:t>
+      </w:r>
       <w:r>
-        <w:t>xx.xxxxxxxxxx</w:t>
+        <w:t>.xxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="24B3A2C3" w14:textId="77777777" w:rsidR="006E05D1" w:rsidRPr="00241A41" w:rsidRDefault="006E05D1" w:rsidP="00E95604">
+    <w:p w14:paraId="2C73ADEC" w14:textId="77777777" w:rsidR="006E05D1" w:rsidRPr="00241A41" w:rsidRDefault="006E05D1" w:rsidP="00E95604">
       <w:pPr>
         <w:pStyle w:val="Educarereferences"/>
       </w:pPr>
       <w:r w:rsidRPr="00241A41">
         <w:t>Author, A. A. (Year of publication). </w:t>
       </w:r>
       <w:r w:rsidRPr="00241A41">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Title of work: Capital letter also for subtitle</w:t>
       </w:r>
       <w:r w:rsidRPr="00241A41">
         <w:t>. Publisher.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A77C798" w14:textId="77777777" w:rsidR="007C2384" w:rsidRDefault="006E05D1" w:rsidP="00E95604">
+    <w:p w14:paraId="6CE409FA" w14:textId="77777777" w:rsidR="007C2384" w:rsidRDefault="006E05D1" w:rsidP="00E95604">
       <w:pPr>
         <w:pStyle w:val="Educarereferences"/>
       </w:pPr>
       <w:r w:rsidRPr="00241A41">
         <w:t>Author, A. A., &amp; Author, B. B. (Year of publication). Title of chapter. In A. A. Editor &amp; B. B. Editor (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00241A41">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Title of book</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00241A41">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pp. xx-xxx. </w:t>
       </w:r>
       <w:r w:rsidRPr="00241A41">
         <w:t>Publisher.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0030C0E7" w14:textId="77777777" w:rsidR="007C65CE" w:rsidRPr="00FA7CF4" w:rsidRDefault="007C65CE" w:rsidP="00E95604">
+    <w:p w14:paraId="035FB475" w14:textId="77777777" w:rsidR="007C65CE" w:rsidRPr="00FA7CF4" w:rsidRDefault="007C65CE" w:rsidP="00E95604">
       <w:pPr>
         <w:pStyle w:val="Educarereferences"/>
       </w:pPr>
       <w:r w:rsidRPr="007C65CE">
         <w:t xml:space="preserve">Author, A. A. (Year of publication). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0EF9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Title of dissertation</w:t>
       </w:r>
       <w:r w:rsidRPr="007C65CE">
         <w:t xml:space="preserve">. [Doctoral </w:t>
       </w:r>
       <w:r w:rsidR="00EB4DF4" w:rsidRPr="007C65CE">
         <w:t>dissertation</w:t>
       </w:r>
       <w:r w:rsidRPr="007C65CE">
         <w:t>]. Publisher.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C65CE" w:rsidRPr="00FA7CF4" w:rsidSect="00D41407">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="1701" w:footer="850" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EC00469" w14:textId="77777777" w:rsidR="0031364B" w:rsidRDefault="0031364B">
+    <w:p w14:paraId="655F6B68" w14:textId="77777777" w:rsidR="00540D26" w:rsidRDefault="00540D26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13EE96CE" w14:textId="77777777" w:rsidR="0031364B" w:rsidRDefault="0031364B">
+    <w:p w14:paraId="0E21A150" w14:textId="77777777" w:rsidR="00540D26" w:rsidRDefault="00540D26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="251B10B6" w14:textId="77777777" w:rsidR="0031364B" w:rsidRDefault="0031364B">
+    <w:p w14:paraId="2A2745AB" w14:textId="77777777" w:rsidR="00540D26" w:rsidRDefault="00540D26">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BM HANNA Air OTF">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002A7" w:usb1="29D7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="00280005" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Sabon">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...67 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura">
     <w:panose1 w:val="020B0602020204020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0000AEF" w:usb1="5000214A" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32C004F5" w14:textId="77777777" w:rsidR="000C13DA" w:rsidRPr="0060377A" w:rsidRDefault="000C13DA" w:rsidP="00002368">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FA0829F" w14:textId="77777777" w:rsidR="000C13DA" w:rsidRPr="0060377A" w:rsidRDefault="000C13DA" w:rsidP="00002368">
     <w:pPr>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00784931">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0060377A">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00784931">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004968FD" w:rsidRPr="0060377A">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00784931">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B8B0A8A" w14:textId="77777777" w:rsidR="00BB755A" w:rsidRPr="0060377A" w:rsidRDefault="00BB755A" w:rsidP="00BB755A">
+  <w:p w14:paraId="1BBFC8BC" w14:textId="77777777" w:rsidR="00BB755A" w:rsidRPr="0060377A" w:rsidRDefault="00BB755A" w:rsidP="00BB755A">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="70201A4F" w14:textId="77777777" w:rsidR="009706ED" w:rsidRDefault="009706ED" w:rsidP="009706ED">
+  <w:p w14:paraId="278485E7" w14:textId="77777777" w:rsidR="009706ED" w:rsidRDefault="009706ED" w:rsidP="009706ED">
     <w:pPr>
       <w:pStyle w:val="Educarecitation"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="-1776933122"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="445CE34E" w14:textId="77777777" w:rsidR="00784931" w:rsidRPr="00784931" w:rsidRDefault="00784931" w:rsidP="00002368">
+      <w:p w14:paraId="1AF9FE12" w14:textId="77777777" w:rsidR="00784931" w:rsidRPr="00784931" w:rsidRDefault="00784931" w:rsidP="00002368">
         <w:pPr>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00784931">
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00784931">
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00784931">
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00784931">
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00784931">
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3A88FAF5" w14:textId="77777777" w:rsidR="00FD6905" w:rsidRDefault="00FD6905" w:rsidP="00FD6905">
+  <w:p w14:paraId="0394BD67" w14:textId="77777777" w:rsidR="00FD6905" w:rsidRDefault="00FD6905" w:rsidP="00FD6905">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B80464C" w14:textId="77777777" w:rsidR="00E27293" w:rsidRPr="00082C86" w:rsidRDefault="00E27293" w:rsidP="00E27293">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55FD30E5" w14:textId="77777777" w:rsidR="00E27293" w:rsidRPr="00082C86" w:rsidRDefault="00E27293" w:rsidP="00E27293">
     <w:pPr>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00784931">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="007014F7">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00784931">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="007014F7">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00784931">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3315D2B6" w14:textId="77777777" w:rsidR="00082C86" w:rsidRDefault="00082C86" w:rsidP="00BB755A">
-[...4 lines deleted...]
-  <w:p w14:paraId="674168C1" w14:textId="77777777" w:rsidR="00D17E6E" w:rsidRPr="00C20471" w:rsidRDefault="00C20471" w:rsidP="003268A6">
+  <w:p w14:paraId="6D499FAC" w14:textId="77777777" w:rsidR="00082C86" w:rsidRDefault="00082C86" w:rsidP="00BB755A"/>
+  <w:p w14:paraId="3C7F8B8F" w14:textId="77777777" w:rsidR="00D17E6E" w:rsidRPr="00C20471" w:rsidRDefault="00C20471" w:rsidP="003268A6">
     <w:pPr>
       <w:pStyle w:val="EducarePagefooter"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FA119D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Received</w:t>
     </w:r>
     <w:r w:rsidRPr="00C20471">
       <w:rPr>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00FE2E65">
       <w:rPr>
         <w:szCs w:val="20"/>
@@ -4932,59 +5702,59 @@
       </w:rPr>
       <w:t>1900</w:t>
     </w:r>
     <w:r w:rsidR="006643EE">
       <w:rPr>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> [Detta fylls </w:t>
     </w:r>
     <w:r w:rsidR="00EA2FBA">
       <w:rPr>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r w:rsidR="006643EE">
       <w:rPr>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> av tidskriften]</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="535CAFBE" w14:textId="77777777" w:rsidR="003268A6" w:rsidRDefault="003268A6" w:rsidP="00380118">
+  <w:p w14:paraId="0419D361" w14:textId="77777777" w:rsidR="003268A6" w:rsidRDefault="003268A6" w:rsidP="00380118">
     <w:pPr>
       <w:pStyle w:val="EducarePagefooter"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="25CF00FD" w14:textId="77777777" w:rsidR="00380118" w:rsidRDefault="00B74702" w:rsidP="00380118">
+  <w:p w14:paraId="6DCEEF53" w14:textId="77777777" w:rsidR="00380118" w:rsidRDefault="00B74702" w:rsidP="00380118">
     <w:pPr>
       <w:pStyle w:val="EducarePagefooter"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00082C86">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         <w:color w:val="049CCF"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AF3C2BF" wp14:editId="4482C1B3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>12194</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="754380" cy="267335"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="5" name="Bildobjekt 5">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
@@ -5060,311 +5830,763 @@
     <w:r w:rsidRPr="00082C86">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Creative Commons Attribution</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>-NonCommercial</w:t>
     </w:r>
     <w:r w:rsidRPr="00082C86">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> 4.0 International License</w:t>
     </w:r>
     <w:r w:rsidR="00380118">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1165B225" w14:textId="77777777" w:rsidR="00380118" w:rsidRPr="00F9126D" w:rsidRDefault="00380118" w:rsidP="00F9126D">
+  <w:p w14:paraId="36C0411C" w14:textId="77777777" w:rsidR="00380118" w:rsidRPr="00F9126D" w:rsidRDefault="00380118" w:rsidP="00F9126D">
     <w:pPr>
       <w:pStyle w:val="MUPlogo"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00607E9B">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>MALMÖ UNIVERSITY PRE</w:t>
     </w:r>
     <w:r w:rsidR="00F9126D" w:rsidRPr="00607E9B">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>S</w:t>
     </w:r>
     <w:r w:rsidRPr="00607E9B">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>S</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15D0E5AB" w14:textId="77777777" w:rsidR="0031364B" w:rsidRDefault="0031364B">
+    <w:p w14:paraId="11576A4D" w14:textId="77777777" w:rsidR="00540D26" w:rsidRDefault="00540D26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C2C2220" w14:textId="77777777" w:rsidR="0031364B" w:rsidRDefault="0031364B">
+    <w:p w14:paraId="4C98C583" w14:textId="77777777" w:rsidR="00540D26" w:rsidRDefault="00540D26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62BD5345" w14:textId="77777777" w:rsidR="0031364B" w:rsidRDefault="0031364B">
+    <w:p w14:paraId="326CD42A" w14:textId="77777777" w:rsidR="00540D26" w:rsidRDefault="00540D26">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="674DBF39" w14:textId="77777777" w:rsidR="002233DD" w:rsidRPr="002233DD" w:rsidRDefault="002233DD" w:rsidP="00BB755A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6FE3A82F" w14:textId="77777777" w:rsidR="002A28DF" w:rsidRPr="002233DD" w:rsidRDefault="002A28DF" w:rsidP="002A28DF">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> For </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>For footnotes – use style “fotnotstext; Educare footnote”</w:t>
+        <w:t>footnotes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> style “fotnotstext; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Educare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>footnote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="007C65CE">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>; Garamond size 10, line spacing 1</w:t>
+        <w:t xml:space="preserve">; Garamond </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C65CE">
+        <w:t>size</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C65CE">
+        <w:t xml:space="preserve"> 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C65CE">
+        <w:t>line</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C65CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C65CE">
+        <w:t>spacing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C65CE">
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4D2C">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Place footnotes after comma or full-stop</w:t>
+        <w:t xml:space="preserve">Place </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4D2C">
+        <w:t>footnotes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4D2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4D2C">
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4D2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4D2C">
+        <w:t>comma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4D2C">
+        <w:t xml:space="preserve"> or full-stop</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2CADEDB0" w14:textId="4F92FB43" w:rsidR="00D50F07" w:rsidRPr="00D50F07" w:rsidRDefault="00D50F07" w:rsidP="00BB755A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0BB7FC21" w14:textId="77777777" w:rsidR="00D50F07" w:rsidRPr="00D50F07" w:rsidRDefault="00D50F07" w:rsidP="00BB755A">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50F07">
-        <w:t>All images should have an alt text – right click on the image and choose View Alt Text and add a short (no more than 125 characters) text describing the image. For images that are strictly decorative you can use the check box “Mark as decorative” instead.</w:t>
+        <w:t xml:space="preserve">All images </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> an alt text – right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>click</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>image and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>choose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> View Alt Text and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>add</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> a short (no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>more</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> 125 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>characters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve">) text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>describing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> the image. For images </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>strictly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>decorative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>check box</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>Mark as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>decorative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>instead</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D50F07">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C4136">
-        <w:t xml:space="preserve"> DIGG has a page describing what constitutes a good Alt Text </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>DIGG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> has a page </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>describing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>what</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>constitutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>good</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> Alt Text </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="000C4136" w:rsidRPr="000C4136">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>her</w:t>
+          <w:t>here</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> (in Swedish). A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>detailed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>description</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>how</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>add</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> Alt Texts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C4136">
+        <w:t>found</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C4136">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="000C4136" w:rsidRPr="000C4136">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>e</w:t>
+          <w:t>here</w:t>
         </w:r>
-      </w:hyperlink>
-[...27 lines deleted...]
-        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="000C4136">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="278435B5" w14:textId="77777777" w:rsidR="005D2C04" w:rsidRPr="005D2C04" w:rsidRDefault="005D2C04" w:rsidP="00BB755A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2C502494" w14:textId="77777777" w:rsidR="005D2C04" w:rsidRPr="005D2C04" w:rsidRDefault="005D2C04" w:rsidP="00BB755A">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D2C04">
-        <w:t xml:space="preserve">Only use tables when </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Only </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D2C04">
-        <w:t>absolutely necessary</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005D2C04">
-        <w:t xml:space="preserve">! Tables need an alt text. Right-click the table, select Table Properties and then the Alt Text tab. Describe the table relatively briefly. Aim for a maximum of 125 characters. More information on how to format tables can be found on the APA homepage, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>tables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>when</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>absolutely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>Tables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> an alt text. Right-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>click</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> the table, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>select</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> Table </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>Properties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>then</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> the Alt Text tab. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>Describe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> the table </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>relatively</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>briefly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>Aim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> for a maximum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> 125 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>characters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>More</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> information on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>how</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> to format </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>tables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>found</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve"> on the APA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t>homepage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2C04">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="005D2C04">
+        <w:r w:rsidRPr="00CA26CA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-[...1 lines deleted...]
-            <w:sz w:val="18"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://apastyle.apa.org/style-grammar-guidelines/tables-figures/tables</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F12F586" w14:textId="77777777" w:rsidR="004968FD" w:rsidRPr="00A25466" w:rsidRDefault="004968FD" w:rsidP="00D8250C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5377E03F" w14:textId="77777777" w:rsidR="004968FD" w:rsidRPr="00A25466" w:rsidRDefault="004968FD" w:rsidP="00D8250C">
     <w:pPr>
       <w:pStyle w:val="Educareheaderauth"/>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00A25466">
       <w:t>Authors</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00A25466">
       <w:t xml:space="preserve">’ </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00A25466">
       <w:t>names</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04F5C39E" w14:textId="77777777" w:rsidR="000337C7" w:rsidRDefault="000337C7" w:rsidP="00860362">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BB0C83F" w14:textId="77777777" w:rsidR="000337C7" w:rsidRDefault="000337C7" w:rsidP="00860362">
     <w:pPr>
       <w:pStyle w:val="Educarelogo"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00860362">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>EDUCARE</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72035D47" w14:textId="77777777" w:rsidR="00BB755A" w:rsidRPr="001E6DCD" w:rsidRDefault="00BB755A" w:rsidP="000337C7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="435A86A6" w14:textId="77777777" w:rsidR="00BB755A" w:rsidRPr="001E6DCD" w:rsidRDefault="00BB755A" w:rsidP="000337C7">
     <w:pPr>
       <w:pStyle w:val="Educarelogo"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E4A6EB2" wp14:editId="0885AABD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-38735</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-495935</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2635200" cy="1004400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
@@ -5419,224 +6641,645 @@
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A90A05">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A90A05">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="15A01567" w:rsidRPr="001E6DCD">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="15A01567" w:rsidRPr="001E6DCD">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2004-5190</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
   </w:p>
-  <w:p w14:paraId="061E68A7" w14:textId="77777777" w:rsidR="00A90A05" w:rsidRPr="000337C7" w:rsidRDefault="00BB755A" w:rsidP="000337C7">
+  <w:p w14:paraId="02EC66CD" w14:textId="2F8156ED" w:rsidR="00A90A05" w:rsidRPr="000337C7" w:rsidRDefault="00BB755A" w:rsidP="000337C7">
     <w:pPr>
       <w:pStyle w:val="Educarelogo"/>
     </w:pPr>
     <w:r w:rsidRPr="000337C7">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000337C7">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Artikeltyp"/>
         <w:tag w:val="Artikeltyp"/>
         <w:id w:val="1569616254"/>
-        <w:showingPlcHdr/>
         <w:dropDownList>
           <w:listItem w:value="Välj ett objekt."/>
           <w:listItem w:displayText="Article: Peer-reviewed" w:value="Article: Peer-reviewed"/>
           <w:listItem w:displayText="Position paper: Peer-reviewed" w:value="Position paper: Peer-reviewed"/>
+          <w:listItem w:displayText="Pedagogical review: Peer-reviewed" w:value="Pedagogical review: Peer-reviewed"/>
           <w:listItem w:displayText="Book review" w:value="Book review"/>
         </w:dropDownList>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00745477" w:rsidRPr="00581E20">
-[...3 lines deleted...]
-          <w:t>Välj ett objekt.</w:t>
+        <w:r w:rsidR="00A92364">
+          <w:t>Article: Peer-reviewed</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="345294B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096D5811"/>
+    <w:nsid w:val="00E8035D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F9F60346"/>
-    <w:styleLink w:val="Aktuelllista32"/>
+    <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02983956"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="457AEA94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08166F65"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E5A9286"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="097E52A4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="571EA1C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="57"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AC013BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="457AEA94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AFE576D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="315E3646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="576"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
@@ -5710,174 +7353,424 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10170040"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13C52546"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="041D0025"/>
-    <w:styleLink w:val="Aktuelllista8"/>
+    <w:tmpl w:val="E3D63D0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14A11DC3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6EE82C2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="603" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="747" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="891" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1179" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1323" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1467" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1611" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19644437"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BB2AEB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1081623F"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19BB508A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DC48427A"/>
-    <w:styleLink w:val="Aktuelllista24"/>
+    <w:tmpl w:val="218096B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="397" w:hanging="397"/>
+        <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlRestart w:val="1"/>
-[...3 lines deleted...]
-        <w:ind w:left="454" w:hanging="454"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
@@ -5912,55 +7805,167 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22037D48"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2164317F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4676A492"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22D447D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F00217D2"/>
-    <w:styleLink w:val="Aktuelllista20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6027,139 +8032,504 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27424C97"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25531F4A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="041D0023"/>
-    <w:styleLink w:val="Artikelsektion"/>
+    <w:tmpl w:val="07F246A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalZero"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="278608AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A6F0CA86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
       <w:isLgl/>
-      <w:lvlText w:val="Avsnitt %1.%2"/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%2.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="280A32BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D7C77C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5)"/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="281B5C9A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C90CEB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C0E60D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="659CA4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6228,743 +8598,964 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C377C0E"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DD44D96"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="571EA1C4"/>
-    <w:styleLink w:val="Aktuelllista28"/>
+    <w:tmpl w:val="041D0023"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="Artikel %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Avsnitt %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...514 lines deleted...]
-      <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3)"/>
-[...38 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="288"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38EA35B6"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F940B06"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A6F0CA86"/>
-    <w:styleLink w:val="Aktuelllista17"/>
+    <w:tmpl w:val="24A4F2BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="417" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="849" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="57" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="57" w:firstLine="57"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2289" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2793" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3297" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3801" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4377" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="365C1E9D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C17A183A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37241D31"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED22F4C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%2.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37CF456C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9F9EDE74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="57"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="389A233E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E86C3DF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C606FFB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3B2A4A30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42364879"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8AAED596"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:isLgl/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AF72444"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC889694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
@@ -7000,85 +9591,311 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BFA306B"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C371F2B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E86C3DF6"/>
-    <w:styleLink w:val="Aktuelllista16"/>
+    <w:tmpl w:val="B2644848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59794795"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="557A9872"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="1"/>
+      <w:lvlText w:val="%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A0112E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F7A2C574"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
@@ -7114,283 +9931,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...228 lines deleted...]
-    <w:nsid w:val="45482B7B"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A303C1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0100AD7A"/>
-    <w:styleLink w:val="Aktuelllista14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -7456,626 +10044,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...571 lines deleted...]
-    <w:nsid w:val="58AD2656"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61467647"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0780F90"/>
-    <w:styleLink w:val="Aktuelllista18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8142,398 +10158,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...343 lines deleted...]
-    <w:nsid w:val="5D281769"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64025A74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1354D08A"/>
-    <w:styleLink w:val="Aktuelllista33"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="603" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="747" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8599,55 +10271,281 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1611" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1755" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61ED1E60"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="683E6508"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BB65FE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="57"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A725F2B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC48427A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="1"/>
+      <w:lvlText w:val="%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="454" w:hanging="454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="743C6366"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001F"/>
-    <w:styleLink w:val="111111"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
@@ -8684,734 +10582,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
-    </w:lvl>
-[...682 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75AD4ADB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F0CBA1A"/>
     <w:name w:val="Educare2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="EducareHeading2numbered"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
@@ -9488,641 +10702,616 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D66718"/>
+    <w:nsid w:val="770005C2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E3D63D0A"/>
-    <w:styleLink w:val="Aktuelllista15"/>
+    <w:tmpl w:val="8AF2F00C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...2 lines deleted...]
-        <w:ind w:left="432" w:hanging="432"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="474" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="340" w:hanging="340"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="906" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="114" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
-[...2 lines deleted...]
-        <w:ind w:left="864" w:hanging="864"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="114" w:firstLine="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
-[...2 lines deleted...]
-        <w:ind w:left="1008" w:hanging="1008"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2346" w:hanging="792"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="1152" w:hanging="1152"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
-[...2 lines deleted...]
-        <w:ind w:left="1296" w:hanging="1296"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3354" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3858" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="1584" w:hanging="1584"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4434" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D075222"/>
+    <w:nsid w:val="7C673E86"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ED22F4C8"/>
-    <w:styleLink w:val="Aktuelllista21"/>
+    <w:tmpl w:val="F9F60346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="432" w:hanging="432"/>
+        <w:ind w:left="603" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="340" w:hanging="340"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="747" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...3 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="864" w:hanging="864"/>
+        <w:ind w:left="1035" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1008" w:hanging="1008"/>
+        <w:ind w:left="1179" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1152" w:hanging="1152"/>
+        <w:ind w:left="1323" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1296" w:hanging="1296"/>
+        <w:ind w:left="1467" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="1611" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1584" w:hanging="1584"/>
+        <w:ind w:left="1755" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F7C0AE6"/>
+    <w:nsid w:val="7EAF554D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2BB65FE6"/>
-    <w:styleLink w:val="Aktuelllista26"/>
+    <w:tmpl w:val="041D0025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="736363194">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="531959751">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="284392168">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2071804562">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="666248858">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1728214042">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="505554078">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="745877933">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="992490192">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2071804562">
+  <w:num w:numId="10" w16cid:durableId="1357348750">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1275287459">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2054452483">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1236934278">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1969125158">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1879313079">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="666248858">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="16" w16cid:durableId="220211689">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1728214042">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="17" w16cid:durableId="433792639">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="505554078">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="18" w16cid:durableId="305208023">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="745877933">
-[...8 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1275287459">
+  <w:num w:numId="19" w16cid:durableId="1429352066">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2054452483">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="20" w16cid:durableId="1046610642">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="922182152">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="871184109">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1494561331">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1232084225">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="377896187">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="554925993">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1870558019">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1057438041">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="892689869">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1633366387">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="569191065">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1522621811">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1255632754">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="47384043">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1778065863">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="717097269">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1236746605">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="972710025">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="717097269">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="39" w16cid:durableId="1282808076">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1252279915">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="138"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C4136"/>
+    <w:rsidRoot w:val="00530E30"/>
     <w:rsid w:val="00002368"/>
     <w:rsid w:val="000059F1"/>
     <w:rsid w:val="000068EC"/>
     <w:rsid w:val="00024C82"/>
     <w:rsid w:val="000258A9"/>
+    <w:rsid w:val="0003262D"/>
     <w:rsid w:val="000337C7"/>
     <w:rsid w:val="00034F50"/>
     <w:rsid w:val="0004029D"/>
     <w:rsid w:val="0004120C"/>
     <w:rsid w:val="000444F3"/>
     <w:rsid w:val="00050366"/>
     <w:rsid w:val="00052284"/>
     <w:rsid w:val="00054E8C"/>
     <w:rsid w:val="00056323"/>
     <w:rsid w:val="00061788"/>
     <w:rsid w:val="00064D63"/>
     <w:rsid w:val="00082C86"/>
     <w:rsid w:val="000844E1"/>
     <w:rsid w:val="000862AE"/>
     <w:rsid w:val="00090911"/>
+    <w:rsid w:val="00092D7B"/>
     <w:rsid w:val="000B3D38"/>
+    <w:rsid w:val="000B6D63"/>
     <w:rsid w:val="000C13DA"/>
     <w:rsid w:val="000C4136"/>
     <w:rsid w:val="000D1A20"/>
     <w:rsid w:val="000D4F34"/>
     <w:rsid w:val="000D6D8A"/>
     <w:rsid w:val="000F21FC"/>
     <w:rsid w:val="00102523"/>
     <w:rsid w:val="00105851"/>
     <w:rsid w:val="0011011E"/>
     <w:rsid w:val="00111B8A"/>
     <w:rsid w:val="00111FAE"/>
     <w:rsid w:val="00111FCB"/>
     <w:rsid w:val="00121347"/>
     <w:rsid w:val="0013084F"/>
     <w:rsid w:val="0013331F"/>
     <w:rsid w:val="00140A89"/>
     <w:rsid w:val="00151560"/>
     <w:rsid w:val="00154544"/>
     <w:rsid w:val="00157F32"/>
     <w:rsid w:val="001662C9"/>
     <w:rsid w:val="001911DA"/>
     <w:rsid w:val="00192CF9"/>
     <w:rsid w:val="001B5ADC"/>
     <w:rsid w:val="001C00B2"/>
     <w:rsid w:val="001C34CB"/>
     <w:rsid w:val="001C7BD0"/>
     <w:rsid w:val="001D14DD"/>
     <w:rsid w:val="001D3C9C"/>
     <w:rsid w:val="001D74F9"/>
     <w:rsid w:val="001E2DDF"/>
     <w:rsid w:val="001E6DCD"/>
     <w:rsid w:val="001F2FB0"/>
     <w:rsid w:val="001F60D3"/>
     <w:rsid w:val="002045B7"/>
     <w:rsid w:val="002048AA"/>
     <w:rsid w:val="002100A7"/>
     <w:rsid w:val="00210C90"/>
     <w:rsid w:val="00211207"/>
     <w:rsid w:val="002179CD"/>
     <w:rsid w:val="002219FF"/>
     <w:rsid w:val="002233DD"/>
+    <w:rsid w:val="00226354"/>
     <w:rsid w:val="002362B1"/>
     <w:rsid w:val="00236475"/>
     <w:rsid w:val="00241A41"/>
     <w:rsid w:val="002475E2"/>
     <w:rsid w:val="002569B6"/>
     <w:rsid w:val="002604DD"/>
     <w:rsid w:val="002608D6"/>
     <w:rsid w:val="002804C1"/>
     <w:rsid w:val="00281C5C"/>
     <w:rsid w:val="002823C4"/>
     <w:rsid w:val="002831D6"/>
     <w:rsid w:val="002856F8"/>
     <w:rsid w:val="00287D5B"/>
     <w:rsid w:val="002920BA"/>
     <w:rsid w:val="00295B34"/>
     <w:rsid w:val="00295D83"/>
     <w:rsid w:val="002A20AD"/>
+    <w:rsid w:val="002A28DF"/>
     <w:rsid w:val="002B3C64"/>
     <w:rsid w:val="002B5CC6"/>
     <w:rsid w:val="002C09DD"/>
     <w:rsid w:val="002C72E1"/>
     <w:rsid w:val="002D01DA"/>
     <w:rsid w:val="002F1514"/>
     <w:rsid w:val="002F768C"/>
     <w:rsid w:val="0030119C"/>
+    <w:rsid w:val="003016C5"/>
     <w:rsid w:val="00306B9B"/>
     <w:rsid w:val="00312574"/>
     <w:rsid w:val="0031364B"/>
     <w:rsid w:val="00313B4E"/>
     <w:rsid w:val="00314912"/>
     <w:rsid w:val="003262C0"/>
     <w:rsid w:val="003268A6"/>
     <w:rsid w:val="0035557F"/>
     <w:rsid w:val="003610A1"/>
     <w:rsid w:val="00364707"/>
     <w:rsid w:val="00365ABE"/>
     <w:rsid w:val="00366239"/>
     <w:rsid w:val="003704B4"/>
     <w:rsid w:val="003751BE"/>
     <w:rsid w:val="00376CEA"/>
     <w:rsid w:val="0037764B"/>
     <w:rsid w:val="00380118"/>
     <w:rsid w:val="003835B1"/>
     <w:rsid w:val="00397566"/>
     <w:rsid w:val="003A787B"/>
     <w:rsid w:val="003B7987"/>
     <w:rsid w:val="003C22A6"/>
     <w:rsid w:val="003E07DA"/>
     <w:rsid w:val="003E66C4"/>
     <w:rsid w:val="003E7650"/>
@@ -10135,126 +11324,133 @@
     <w:rsid w:val="0042645D"/>
     <w:rsid w:val="0043426D"/>
     <w:rsid w:val="00437D45"/>
     <w:rsid w:val="004453BD"/>
     <w:rsid w:val="00452735"/>
     <w:rsid w:val="0045287C"/>
     <w:rsid w:val="004615D4"/>
     <w:rsid w:val="00461892"/>
     <w:rsid w:val="00464BD8"/>
     <w:rsid w:val="0048285E"/>
     <w:rsid w:val="00486AB1"/>
     <w:rsid w:val="004912EE"/>
     <w:rsid w:val="004964FB"/>
     <w:rsid w:val="004968FD"/>
     <w:rsid w:val="004A3D78"/>
     <w:rsid w:val="004A400F"/>
     <w:rsid w:val="004C3D07"/>
     <w:rsid w:val="004C7215"/>
     <w:rsid w:val="004C7A0D"/>
     <w:rsid w:val="004D0BFF"/>
     <w:rsid w:val="004D15A9"/>
     <w:rsid w:val="004D3DE6"/>
     <w:rsid w:val="004F3272"/>
     <w:rsid w:val="004F7465"/>
     <w:rsid w:val="005246AF"/>
+    <w:rsid w:val="00530E30"/>
     <w:rsid w:val="0053727F"/>
+    <w:rsid w:val="00540D26"/>
     <w:rsid w:val="00550FA1"/>
     <w:rsid w:val="00560AC0"/>
     <w:rsid w:val="00576526"/>
     <w:rsid w:val="00577F9F"/>
     <w:rsid w:val="0058441C"/>
     <w:rsid w:val="00593C21"/>
     <w:rsid w:val="00595052"/>
+    <w:rsid w:val="005968FE"/>
     <w:rsid w:val="005A17C8"/>
     <w:rsid w:val="005A239C"/>
     <w:rsid w:val="005A522E"/>
     <w:rsid w:val="005C3932"/>
     <w:rsid w:val="005D01D5"/>
     <w:rsid w:val="005D2C04"/>
     <w:rsid w:val="005D6757"/>
     <w:rsid w:val="005D7683"/>
     <w:rsid w:val="005E744C"/>
     <w:rsid w:val="005F3C10"/>
     <w:rsid w:val="0060377A"/>
     <w:rsid w:val="00605F03"/>
     <w:rsid w:val="0060625E"/>
     <w:rsid w:val="00607E9B"/>
     <w:rsid w:val="00610BC8"/>
     <w:rsid w:val="006217A6"/>
     <w:rsid w:val="00623ECA"/>
     <w:rsid w:val="00654C8A"/>
+    <w:rsid w:val="00654FB2"/>
     <w:rsid w:val="00655C22"/>
     <w:rsid w:val="006643EE"/>
     <w:rsid w:val="00672CB2"/>
     <w:rsid w:val="00677833"/>
     <w:rsid w:val="00681135"/>
     <w:rsid w:val="006811A5"/>
     <w:rsid w:val="006900FD"/>
     <w:rsid w:val="00690AAA"/>
     <w:rsid w:val="006A5CFD"/>
     <w:rsid w:val="006C18DA"/>
     <w:rsid w:val="006C769B"/>
     <w:rsid w:val="006E05D1"/>
     <w:rsid w:val="006F5E2C"/>
     <w:rsid w:val="007014F7"/>
     <w:rsid w:val="007057E9"/>
     <w:rsid w:val="0070681D"/>
     <w:rsid w:val="00706B5E"/>
     <w:rsid w:val="00707498"/>
     <w:rsid w:val="0072150D"/>
     <w:rsid w:val="00736B4B"/>
     <w:rsid w:val="00736FE1"/>
     <w:rsid w:val="007403F1"/>
     <w:rsid w:val="00745477"/>
     <w:rsid w:val="007459AC"/>
     <w:rsid w:val="00751F32"/>
     <w:rsid w:val="00754D77"/>
     <w:rsid w:val="00760F51"/>
     <w:rsid w:val="00761B54"/>
     <w:rsid w:val="00784931"/>
     <w:rsid w:val="00795273"/>
     <w:rsid w:val="00796156"/>
     <w:rsid w:val="007A0A95"/>
     <w:rsid w:val="007A0DEC"/>
     <w:rsid w:val="007A292E"/>
     <w:rsid w:val="007B77BE"/>
     <w:rsid w:val="007C1DB1"/>
     <w:rsid w:val="007C2384"/>
     <w:rsid w:val="007C65CE"/>
     <w:rsid w:val="007D15DE"/>
+    <w:rsid w:val="007D69F6"/>
     <w:rsid w:val="007D6C6F"/>
+    <w:rsid w:val="007E55E2"/>
     <w:rsid w:val="007F2D09"/>
     <w:rsid w:val="00803B3E"/>
     <w:rsid w:val="00820D68"/>
     <w:rsid w:val="00834231"/>
     <w:rsid w:val="008433CB"/>
     <w:rsid w:val="008517BD"/>
     <w:rsid w:val="008540CE"/>
     <w:rsid w:val="00856748"/>
     <w:rsid w:val="00857474"/>
     <w:rsid w:val="00860362"/>
+    <w:rsid w:val="00860D02"/>
     <w:rsid w:val="0086174C"/>
     <w:rsid w:val="00862587"/>
     <w:rsid w:val="0086320B"/>
     <w:rsid w:val="0087545D"/>
     <w:rsid w:val="008758B7"/>
     <w:rsid w:val="008766B6"/>
     <w:rsid w:val="0088043D"/>
     <w:rsid w:val="008819A6"/>
     <w:rsid w:val="00890753"/>
     <w:rsid w:val="008B17EB"/>
     <w:rsid w:val="008B3AB8"/>
     <w:rsid w:val="008C3A90"/>
     <w:rsid w:val="008C5345"/>
     <w:rsid w:val="008D7547"/>
     <w:rsid w:val="008D7E6B"/>
     <w:rsid w:val="008E4EC4"/>
     <w:rsid w:val="008F3496"/>
     <w:rsid w:val="00905AAF"/>
     <w:rsid w:val="00906BAD"/>
     <w:rsid w:val="009114E5"/>
     <w:rsid w:val="00911A60"/>
     <w:rsid w:val="0092391B"/>
     <w:rsid w:val="0092450B"/>
     <w:rsid w:val="0094596F"/>
     <w:rsid w:val="00960690"/>
@@ -10262,152 +11458,160 @@
     <w:rsid w:val="009706ED"/>
     <w:rsid w:val="00973BEB"/>
     <w:rsid w:val="009765EC"/>
     <w:rsid w:val="0098660D"/>
     <w:rsid w:val="00986DE7"/>
     <w:rsid w:val="00986ED5"/>
     <w:rsid w:val="009C0B22"/>
     <w:rsid w:val="009D00CD"/>
     <w:rsid w:val="009D7BD8"/>
     <w:rsid w:val="009E222E"/>
     <w:rsid w:val="009F1A0A"/>
     <w:rsid w:val="00A02E3A"/>
     <w:rsid w:val="00A0385C"/>
     <w:rsid w:val="00A12435"/>
     <w:rsid w:val="00A2293A"/>
     <w:rsid w:val="00A25466"/>
     <w:rsid w:val="00A26692"/>
     <w:rsid w:val="00A3028B"/>
     <w:rsid w:val="00A30B8F"/>
     <w:rsid w:val="00A349D7"/>
     <w:rsid w:val="00A34BB1"/>
     <w:rsid w:val="00A41778"/>
     <w:rsid w:val="00A47728"/>
     <w:rsid w:val="00A50C22"/>
     <w:rsid w:val="00A65A71"/>
+    <w:rsid w:val="00A67548"/>
     <w:rsid w:val="00A73503"/>
     <w:rsid w:val="00A90A05"/>
+    <w:rsid w:val="00A92364"/>
     <w:rsid w:val="00A92D0A"/>
     <w:rsid w:val="00AA33CE"/>
     <w:rsid w:val="00AA41AF"/>
+    <w:rsid w:val="00AB1F25"/>
     <w:rsid w:val="00AB4A82"/>
     <w:rsid w:val="00AB6564"/>
     <w:rsid w:val="00AB6FEE"/>
     <w:rsid w:val="00AC4EAC"/>
     <w:rsid w:val="00AD430E"/>
     <w:rsid w:val="00B00733"/>
     <w:rsid w:val="00B1568A"/>
     <w:rsid w:val="00B234B2"/>
     <w:rsid w:val="00B256CD"/>
     <w:rsid w:val="00B2611C"/>
     <w:rsid w:val="00B3011F"/>
     <w:rsid w:val="00B445E5"/>
     <w:rsid w:val="00B5163B"/>
     <w:rsid w:val="00B579AA"/>
     <w:rsid w:val="00B6083A"/>
     <w:rsid w:val="00B63E88"/>
     <w:rsid w:val="00B670C8"/>
     <w:rsid w:val="00B712E7"/>
     <w:rsid w:val="00B74702"/>
     <w:rsid w:val="00B774B0"/>
     <w:rsid w:val="00B8119C"/>
     <w:rsid w:val="00B94F6E"/>
     <w:rsid w:val="00B96FB0"/>
     <w:rsid w:val="00B97039"/>
     <w:rsid w:val="00BA0CDD"/>
     <w:rsid w:val="00BA1DB0"/>
     <w:rsid w:val="00BA571D"/>
     <w:rsid w:val="00BB2DF8"/>
     <w:rsid w:val="00BB4513"/>
     <w:rsid w:val="00BB65E4"/>
     <w:rsid w:val="00BB755A"/>
     <w:rsid w:val="00BC284C"/>
     <w:rsid w:val="00BE5C29"/>
     <w:rsid w:val="00BE7720"/>
     <w:rsid w:val="00BE7FEC"/>
     <w:rsid w:val="00BF1F19"/>
     <w:rsid w:val="00BF541A"/>
     <w:rsid w:val="00BF5E1D"/>
     <w:rsid w:val="00BF7BB6"/>
+    <w:rsid w:val="00BF7F09"/>
     <w:rsid w:val="00C02C5E"/>
     <w:rsid w:val="00C1649A"/>
     <w:rsid w:val="00C17CCC"/>
     <w:rsid w:val="00C20471"/>
     <w:rsid w:val="00C35B70"/>
     <w:rsid w:val="00C405E3"/>
     <w:rsid w:val="00C42342"/>
     <w:rsid w:val="00C5696C"/>
     <w:rsid w:val="00C65A31"/>
+    <w:rsid w:val="00C65E2F"/>
     <w:rsid w:val="00C728E5"/>
     <w:rsid w:val="00C74228"/>
     <w:rsid w:val="00C77706"/>
     <w:rsid w:val="00C82E07"/>
+    <w:rsid w:val="00CA26CA"/>
     <w:rsid w:val="00CB1F39"/>
     <w:rsid w:val="00CB4707"/>
     <w:rsid w:val="00CB5594"/>
     <w:rsid w:val="00CC4A9D"/>
     <w:rsid w:val="00CC7C0F"/>
     <w:rsid w:val="00CD3A9D"/>
     <w:rsid w:val="00CD5CBB"/>
     <w:rsid w:val="00CD6C08"/>
     <w:rsid w:val="00CF6B9E"/>
     <w:rsid w:val="00D06548"/>
     <w:rsid w:val="00D07F88"/>
     <w:rsid w:val="00D1697D"/>
     <w:rsid w:val="00D17E6E"/>
     <w:rsid w:val="00D242A5"/>
     <w:rsid w:val="00D300A7"/>
     <w:rsid w:val="00D37A19"/>
     <w:rsid w:val="00D41407"/>
     <w:rsid w:val="00D41A4B"/>
     <w:rsid w:val="00D41B4A"/>
     <w:rsid w:val="00D45D25"/>
     <w:rsid w:val="00D50F07"/>
     <w:rsid w:val="00D52555"/>
     <w:rsid w:val="00D56C01"/>
     <w:rsid w:val="00D60D74"/>
     <w:rsid w:val="00D81672"/>
     <w:rsid w:val="00D8250C"/>
     <w:rsid w:val="00D82B68"/>
     <w:rsid w:val="00DB75EE"/>
     <w:rsid w:val="00DC15E4"/>
     <w:rsid w:val="00DC4195"/>
     <w:rsid w:val="00DD0098"/>
     <w:rsid w:val="00DE4E50"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF0F17"/>
     <w:rsid w:val="00DF13BF"/>
     <w:rsid w:val="00DF2512"/>
     <w:rsid w:val="00E27293"/>
     <w:rsid w:val="00E32413"/>
     <w:rsid w:val="00E35617"/>
     <w:rsid w:val="00E3675C"/>
     <w:rsid w:val="00E4352B"/>
     <w:rsid w:val="00E44C69"/>
+    <w:rsid w:val="00E46F81"/>
     <w:rsid w:val="00E52D42"/>
     <w:rsid w:val="00E571CD"/>
     <w:rsid w:val="00E62148"/>
+    <w:rsid w:val="00E720AB"/>
     <w:rsid w:val="00E82156"/>
     <w:rsid w:val="00E83883"/>
     <w:rsid w:val="00E922A8"/>
     <w:rsid w:val="00E95604"/>
     <w:rsid w:val="00E979A4"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA189F"/>
     <w:rsid w:val="00EA2FBA"/>
     <w:rsid w:val="00EB1D6A"/>
     <w:rsid w:val="00EB4DF4"/>
     <w:rsid w:val="00EB7F33"/>
     <w:rsid w:val="00EC0DA5"/>
     <w:rsid w:val="00ED1245"/>
     <w:rsid w:val="00EE05D9"/>
     <w:rsid w:val="00EE0DEE"/>
     <w:rsid w:val="00F051E3"/>
     <w:rsid w:val="00F07E50"/>
     <w:rsid w:val="00F20625"/>
     <w:rsid w:val="00F27050"/>
     <w:rsid w:val="00F40CA4"/>
     <w:rsid w:val="00F532FB"/>
     <w:rsid w:val="00F54C7F"/>
     <w:rsid w:val="00F73E4D"/>
     <w:rsid w:val="00F9126D"/>
     <w:rsid w:val="00F914B4"/>
@@ -10438,57 +11642,57 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0AC9C2D1"/>
+  <w14:docId w14:val="367CF30F"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="99"/>
     <w:lsdException w:name="heading 6" w:uiPriority="99"/>
     <w:lsdException w:name="heading 7" w:uiPriority="99"/>
     <w:lsdException w:name="heading 8" w:uiPriority="99"/>
     <w:lsdException w:name="heading 9" w:uiPriority="99"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="footnote text" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
@@ -10987,575 +12191,131 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
-[...13 lines deleted...]
-    <w:link w:val="BrdtextChar"/>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00092D7B"/>
     <w:rPr>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:aliases w:val="Educare page header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="000337C7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="BM HANNA Air OTF" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:aliases w:val="Educare pagenumbers"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:qFormat/>
     <w:rsid w:val="00DF00DC"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...40 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000B6D63"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EducareLongqoute">
     <w:name w:val="Educare Long qoute"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00593C21"/>
     <w:pPr>
       <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="425" w:right="425"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
-[...359 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:aliases w:val="Educare bullet points"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00796156"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="737" w:hanging="397"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-    <w:rsid w:val="005D01D5"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Educare Article title Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00E95604"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:val="en-US" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Educare Heading 2 Char"/>
     <w:link w:val="Rubrik2"/>
     <w:rsid w:val="00EC0DA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="30"/>
@@ -11633,2569 +12393,335 @@
     <w:aliases w:val="används inte Char,behövs ej Char"/>
     <w:link w:val="Rubrik8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D01D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:aliases w:val="använd heller inte Char"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D01D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:aliases w:val="Educare page header Char"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000337C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="BM HANNA Air OTF" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
-[...222 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D01D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...33 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Educareabstract">
     <w:name w:val="Educare abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EducareabstractChar"/>
     <w:qFormat/>
     <w:rsid w:val="001F60D3"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EducareabstractChar">
     <w:name w:val="Educare abstract Char"/>
     <w:link w:val="Educareabstract"/>
     <w:rsid w:val="001F60D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BrdtextBrdtext11">
-[...332 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EducareHeading3numbered">
     <w:name w:val="Educare Heading 3 numbered"/>
     <w:basedOn w:val="Rubrik3"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00D242A5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="31"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
-    </w:rPr>
-[...1057 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EducareKeywords">
     <w:name w:val="Educare Keywords"/>
     <w:basedOn w:val="Educareabstract"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4D2C"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EducareAuthor">
     <w:name w:val="Educare Author"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Educareaffiliation"/>
     <w:qFormat/>
     <w:rsid w:val="00DF00DC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JoTLInfo">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Educaredoi-issue">
     <w:name w:val="Educare doi-issue"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D82B68"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="en-US"/>
     </w:rPr>
-  </w:style>
-[...251 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Educareaffiliation">
     <w:name w:val="Educare affiliation"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005A239C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Educarelogo">
     <w:name w:val="Educare logo"/>
     <w:basedOn w:val="Sidhuvud"/>
     <w:qFormat/>
     <w:rsid w:val="000337C7"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="E-postsignatur">
-[...18 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Educarereferences">
     <w:name w:val="Educare references"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E95604"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EducareHeading2numbered">
     <w:name w:val="Educare Heading 2 numbered"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005A239C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="31"/>
-      </w:numPr>
-[...258 lines deleted...]
-        <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EducarePagefooter">
     <w:name w:val="Educare Page footer"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00380118"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EducareTable">
     <w:name w:val="Educare Table"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BB2DF8"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EducareImagefigurenumber">
     <w:name w:val="Educare Image figure number"/>
-    <w:basedOn w:val="Beskrivning"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Educareimagefiguretitle"/>
     <w:qFormat/>
-    <w:rsid w:val="005D2C04"/>
+    <w:rsid w:val="00092D7B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
-      <w:bCs w:val="0"/>
       <w:noProof/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Educareimagefiguretitle">
     <w:name w:val="Educare image figure title"/>
-    <w:basedOn w:val="Beskrivning"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007C65CE"/>
+    <w:rsid w:val="00092D7B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Educareheaderauth">
     <w:name w:val="Educare header auth"/>
     <w:basedOn w:val="Sidhuvud"/>
     <w:qFormat/>
     <w:rsid w:val="000337C7"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EducareFooter">
     <w:name w:val="Educare Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00380118"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MUPlogo">
     <w:name w:val="MUP logo"/>
     <w:basedOn w:val="EducarePagefooter"/>
     <w:qFormat/>
     <w:rsid w:val="00F9126D"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Futura" w:hAnsi="Futura"/>
       <w:b/>
       <w:lang w:val="en-US"/>
-    </w:rPr>
-[...34 lines deleted...]
-      <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Educarecitation">
     <w:name w:val="Educare citation"/>
     <w:basedOn w:val="Educaredoi-issue"/>
     <w:qFormat/>
     <w:rsid w:val="00FE5274"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Educareheading4">
     <w:name w:val="Educare heading 4"/>
     <w:basedOn w:val="Rubrik4"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Educareheading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D242A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -14224,145 +12750,55 @@
     <w:rsid w:val="00A2293A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="31"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EducareHeading4numberedChar">
     <w:name w:val="Educare Heading 4 numbered Char"/>
     <w:basedOn w:val="Rubrik4Char"/>
     <w:link w:val="EducareHeading4numbered"/>
     <w:rsid w:val="00A2293A"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Aktuelllista25">
-[...88 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="40323705">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="347101166">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14970,107 +13406,108 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Dokumenttyp xmlns="09b4a3f8-628f-4944-9d3e-51cbd7da653d">-</Dokumenttyp>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="09b4a3f8-628f-4944-9d3e-51cbd7da653d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Taggar xmlns="09b4a3f8-628f-4944-9d3e-51cbd7da653d" xsi:nil="true"/>
     <TaxCatchAll xmlns="e69479b5-8feb-4020-9e20-781b241b4ca2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010077BED6117000554187728101E540F377" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e91e1b93c9b2d54c3e2ee843968d8f2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="09b4a3f8-628f-4944-9d3e-51cbd7da653d" xmlns:ns3="e69479b5-8feb-4020-9e20-781b241b4ca2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3cf687b92d9da3fa6236bf9055102c83" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x01010077BED6117000554187728101E540F377" ma:contentTypeVersion="23" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="3ad4a6584e4aa308eede63aa6335685e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="09b4a3f8-628f-4944-9d3e-51cbd7da653d" xmlns:ns3="e69479b5-8feb-4020-9e20-781b241b4ca2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7cfd5fc46a1878c996bf18fbbecb67c3" ns2:_="" ns3:_="">
     <xsd:import namespace="09b4a3f8-628f-4944-9d3e-51cbd7da653d"/>
     <xsd:import namespace="e69479b5-8feb-4020-9e20-781b241b4ca2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Dokumenttyp" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns3:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Taggar" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09b4a3f8-628f-4944-9d3e-51cbd7da653d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Dokumenttyp" ma:index="1" nillable="true" ma:displayName="Dokumenttyp" ma:default="-" ma:format="Dropdown" ma:indexed="true" ma:internalName="Dokumenttyp">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="-"/>
           <xsd:enumeration value="Handlingsplan"/>
           <xsd:enumeration value="Minnesanteckning"/>
           <xsd:enumeration value="Rapport"/>
           <xsd:enumeration value="Manual"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -15114,132 +13551,137 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="22" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="23" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="05791678-e238-4569-b23e-57f6e541a4d6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="05791678-e238-4569-b23e-57f6e541a4d6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e69479b5-8feb-4020-9e20-781b241b4ca2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="5" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="5" nillable="true" ma:displayName="Delat med" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="6" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="6" nillable="true" ma:displayName="Delat med information" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="LastSharedByUser" ma:index="7" nillable="true" ma:displayName="Last Shared By User" ma:internalName="LastSharedByUser" ma:readOnly="true">
+    <xsd:element name="LastSharedByUser" ma:index="7" nillable="true" ma:displayName="Senast delad per användare" ma:internalName="LastSharedByUser" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="LastSharedByTime" ma:index="8" nillable="true" ma:displayName="Last Shared By Time" ma:description="" ma:internalName="LastSharedByTime" ma:readOnly="true">
+    <xsd:element name="LastSharedByTime" ma:index="8" nillable="true" ma:displayName="Senast delad per tid" ma:description="" ma:internalName="LastSharedByTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{18a83019-8046-4af0-96ac-497ae0f5bd5b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e69479b5-8feb-4020-9e20-781b241b4ca2">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="9" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="9" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -15285,126 +13727,133 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBEE8350-8DB0-4F34-A21B-F9C59D746995}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03A608C9-464D-4F9E-981B-EEFE67DE21C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09b4a3f8-628f-4944-9d3e-51cbd7da653d"/>
     <ds:schemaRef ds:uri="e69479b5-8feb-4020-9e20-781b241b4ca2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{952B457D-BEF2-3445-B507-8EB7549CED5B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F000BFB9-EFAE-4329-B716-352B9B6D29CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{235A1935-DB98-40E0-8F4A-DDB4AAD4D535}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="09b4a3f8-628f-4944-9d3e-51cbd7da653d"/>
     <ds:schemaRef ds:uri="e69479b5-8feb-4020-9e20-781b241b4ca2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>EducareTemplate3.3.dotx</Template>
+  <Template>Educare_template_3.4.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5426</Characters>
+  <Pages>5</Pages>
+  <Words>1054</Words>
+  <Characters>5588</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Title</vt:lpstr>
       <vt:lpstr>Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Malmö University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6437</CharactersWithSpaces>
+  <CharactersWithSpaces>6629</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Title</dc:title>
   <dc:subject/>
   <dc:creator>Aron Lindhagen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">