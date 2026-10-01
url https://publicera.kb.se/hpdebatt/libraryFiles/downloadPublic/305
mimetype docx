--- v0 (2026-01-28)
+++ v1 (2026-10-01)
@@ -65,134 +65,120 @@
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00925368">
         <w:t>A_författare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00925368">
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="005E7C49" w:rsidRPr="005E7C49">
         <w:t xml:space="preserve">Namn Efternamn, </w:t>
       </w:r>
       <w:r w:rsidR="005E7C49">
         <w:t>Namn Efternamn &amp; Namn Efternamn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD23495" w14:textId="7EEC491D" w:rsidR="0090309A" w:rsidRDefault="005E7C49" w:rsidP="00925368">
       <w:pPr>
         <w:pStyle w:val="Afrfattare"/>
       </w:pPr>
       <w:r w:rsidRPr="005E7C49">
         <w:t>Organisatorisk tillhörighet (Lärosäte, fakultet och/eller avdelning)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F3D059" w14:textId="77777777" w:rsidR="00B96C93" w:rsidRDefault="00B96C93" w:rsidP="00B96C93">
+    <w:p w14:paraId="21F3D059" w14:textId="084FA26C" w:rsidR="00B96C93" w:rsidRDefault="00B96C93" w:rsidP="00B96C93">
       <w:pPr>
         <w:pStyle w:val="Abrdtext"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc148699226"/>
     </w:p>
     <w:p w14:paraId="158AC856" w14:textId="53043F5A" w:rsidR="00B96C93" w:rsidRDefault="00B96C93" w:rsidP="00B96C93">
       <w:pPr>
         <w:pStyle w:val="Abrdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00B96C93">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B96C93">
         <w:t>A_brödtext</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B96C93">
-        <w:t>/</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="009F312B">
         <w:t>Ev. a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B96C93">
         <w:t>bstract (gäller enda</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">st vetenskapliga artiklar). Max 300 ord. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A4D07D" w14:textId="3B598934" w:rsidR="00B96C93" w:rsidRPr="00B96C93" w:rsidRDefault="00B96C93" w:rsidP="00B96C93">
       <w:pPr>
         <w:pStyle w:val="Abrdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="00617E6A">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005B630C">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B630C">
+        <w:t>A_brödtext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B630C">
+        <w:t xml:space="preserve">/ Ev. nyckelord, </w:t>
+      </w:r>
+      <w:r w:rsidR="00617E6A" w:rsidRPr="005B630C">
+        <w:t>3–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00617E6A" w:rsidRPr="005B630C">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B630C">
         <w:t xml:space="preserve"> st</w:t>
       </w:r>
-      <w:r w:rsidR="00617E6A" w:rsidRPr="00617E6A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00617E6A" w:rsidRPr="005B630C">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00617E6A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B630C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96C93">
         <w:t>(gäller enda</w:t>
       </w:r>
       <w:r>
-        <w:t>st vetenskapliga artiklar)</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">st vetenskapliga artiklar). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528A7665" w14:textId="1952B8DD" w:rsidR="005E7C49" w:rsidRPr="00B96C93" w:rsidRDefault="005E7C49" w:rsidP="005E7C49">
       <w:pPr>
         <w:pStyle w:val="Arubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B96C93">
         <w:t>/A_rubrik_2/</w:t>
       </w:r>
       <w:r w:rsidR="00B96C93" w:rsidRPr="00B96C93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C446435" w14:textId="6E6FCFF9" w:rsidR="002E3F59" w:rsidRDefault="002E3F59" w:rsidP="00EB0157">
       <w:pPr>
         <w:pStyle w:val="Abrdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4491">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4491">
         <w:t>A_brödtext</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1310,93 +1296,221 @@
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="047890DD" w14:textId="77777777" w:rsidR="002E3F59" w:rsidRDefault="002E3F59" w:rsidP="002E3F59">
       <w:pPr>
         <w:pStyle w:val="Abrdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4491">
         <w:t>Många små ord och långa stycken och ännu flera ord och ännu längre stycken och till slut blir det hur långt som helst. Många små ord och långa långt som helst.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4491">
         <w:t>Många små ord och långa stycken och ännu flera ord och ännu längre stycken och till slut blir det hur långt som helst. Många små ord och långa långt som helst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="205A2DE7" w14:textId="77777777" w:rsidR="002E3F59" w:rsidRPr="008F4491" w:rsidRDefault="002E3F59" w:rsidP="002E3F59">
       <w:pPr>
         <w:pStyle w:val="Arubrik4"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4491">
         <w:lastRenderedPageBreak/>
         <w:t>/A-rubrik_4/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76775744" w14:textId="3A05A574" w:rsidR="002E3F59" w:rsidRPr="00925368" w:rsidRDefault="002E3F59" w:rsidP="00925368">
+    <w:p w14:paraId="117BBDD1" w14:textId="77777777" w:rsidR="002D1663" w:rsidRDefault="002E3F59" w:rsidP="00925368">
       <w:pPr>
         <w:pStyle w:val="Abrdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4491">
         <w:t xml:space="preserve">Många små ord och långa stycken och ännu flera ord och ännu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B451AA">
         <w:t>längre</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4491">
         <w:t xml:space="preserve"> stycken och till slut blir det hur långt som helst. Många små ord och långa långt som helst. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1C238499" w14:textId="77777777" w:rsidR="002D1663" w:rsidRDefault="002D1663" w:rsidP="00925368">
+      <w:pPr>
+        <w:pStyle w:val="Abrdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC5CD6B" w14:textId="77777777" w:rsidR="002D1663" w:rsidRDefault="002D1663" w:rsidP="002D1663">
+      <w:pPr>
+        <w:pStyle w:val="Arubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om författarna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67429E03" w14:textId="77777777" w:rsidR="002D1663" w:rsidRDefault="002D1663" w:rsidP="002D1663">
+      <w:pPr>
+        <w:pStyle w:val="Abrdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Efter texten men innan referenserna, bifoga en kort presentation av alla författarna i stil med följande: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B4D9F8" w14:textId="613C00C3" w:rsidR="002D1663" w:rsidRPr="00797C0D" w:rsidRDefault="002D1663" w:rsidP="002D1663">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förnamn Efternamn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797C0D">
+        <w:t>, Universitetslektor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom Ämne X vid Lärosäte Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797C0D">
+        <w:t xml:space="preserve">. Kursansvarig och undervisande lärare i kurserna om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797C0D">
+        <w:t>samt pedagogisk utvecklare på Institutionen för Hälsa.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Meriterad lärare sedan 20XX. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121AC2C2" w14:textId="4EBE149A" w:rsidR="002D1663" w:rsidRPr="00797C0D" w:rsidRDefault="002D1663" w:rsidP="002D1663">
+      <w:r w:rsidRPr="00797C0D">
+        <w:t>Kontakt:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mailadress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797C0D">
+        <w:t>. ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>XXXX-XXXX-XXXX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AE40C8" w14:textId="4907B901" w:rsidR="002D1663" w:rsidRPr="00797C0D" w:rsidRDefault="002D1663" w:rsidP="002D1663">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förnamn Efternamn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797C0D">
+        <w:t xml:space="preserve">, pedagogisk utvecklare vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lärosäte X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797C0D">
+        <w:t xml:space="preserve"> med inriktning mot akademisk litteracitet och hållbar utveckling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F7FAE4" w14:textId="6D2940FE" w:rsidR="002D1663" w:rsidRPr="00797C0D" w:rsidRDefault="002D1663" w:rsidP="002D1663">
+      <w:r w:rsidRPr="00797C0D">
+        <w:t xml:space="preserve">Kontakt: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mailadress</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797C0D">
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>XXXX-XXXX-XXXX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E60EC8B" w14:textId="77777777" w:rsidR="002D1663" w:rsidRPr="00797C0D" w:rsidRDefault="002D1663" w:rsidP="002D1663">
+      <w:r w:rsidRPr="00797C0D">
+        <w:t>Använder ni inte ORCID kan ni bara strunta i den biten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76775744" w14:textId="11B1A639" w:rsidR="002E3F59" w:rsidRPr="00925368" w:rsidRDefault="002E3F59" w:rsidP="002D1663">
+      <w:pPr>
+        <w:pStyle w:val="Abrdtext"/>
+      </w:pPr>
       <w:r w:rsidRPr="009003FF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D12910" w14:textId="63E2856C" w:rsidR="003F4A12" w:rsidRDefault="003F4A12" w:rsidP="00925368">
       <w:pPr>
         <w:pStyle w:val="Arubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc207881043"/>
       <w:r w:rsidRPr="00EF29EA">
         <w:lastRenderedPageBreak/>
         <w:t>Referenser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="5B454A36" w14:textId="107F8BCF" w:rsidR="00925368" w:rsidRPr="009003FF" w:rsidRDefault="00925368" w:rsidP="00925368">
+    <w:p w14:paraId="5B454A36" w14:textId="3BEA6D11" w:rsidR="00925368" w:rsidRPr="00527C44" w:rsidRDefault="00925368" w:rsidP="00925368">
       <w:pPr>
         <w:pStyle w:val="Areferenser"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009003FF">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>/A_referenser/ Följ APA 7. För exempel och specialfall, se nedan.</w:t>
+        <w:t xml:space="preserve">/A_referenser/ Följ APA 7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527C44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>För exempel och specialfall, se nedan.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0815">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EADF88A" w14:textId="0DEB21E2" w:rsidR="00C76649" w:rsidRPr="009F7DE5" w:rsidRDefault="00C76649" w:rsidP="00C76649">
       <w:pPr>
         <w:pStyle w:val="Areferenser"/>
       </w:pPr>
       <w:r>
         <w:t>Jackson, L. M. (2019).</w:t>
       </w:r>
       <w:r w:rsidRPr="195F8910">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> The psychology of prejudice: From attitudes to social action</w:t>
       </w:r>
       <w:r>
         <w:t> (2 uppl.). American Psychological Association. https://doi.org/10.1037/0000168-000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C70203F" w14:textId="0EF3AB07" w:rsidR="00E56E1B" w:rsidRPr="009003FF" w:rsidRDefault="00C76649" w:rsidP="00C76649">
       <w:pPr>
         <w:pStyle w:val="Areferenser"/>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
@@ -1426,81 +1540,104 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="009003FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
             <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-642-38983-2_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A5739D4" w14:textId="77777777" w:rsidR="00925368" w:rsidRDefault="00925368" w:rsidP="00925368">
       <w:pPr>
         <w:pStyle w:val="Arubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Lagar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F52653C" w14:textId="77777777" w:rsidR="00925368" w:rsidRDefault="00925368" w:rsidP="00925368">
+    <w:p w14:paraId="7F52653C" w14:textId="1ADB53CB" w:rsidR="00925368" w:rsidRDefault="00925368" w:rsidP="00925368">
       <w:r>
-        <w:t xml:space="preserve">I löpande text: (SFS </w:t>
+        <w:t>I löpande text: (</w:t>
+      </w:r>
+      <w:r w:rsidR="005B630C">
+        <w:t xml:space="preserve">Högskolelag, </w:t>
       </w:r>
       <w:r w:rsidRPr="00821A52">
-        <w:t>1992:1434, 1 kap. 2§)</w:t>
+        <w:t>1992)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1702AC4E" w14:textId="0EBA1A68" w:rsidR="00925368" w:rsidRPr="00925368" w:rsidRDefault="00925368" w:rsidP="00925368">
+    <w:p w14:paraId="1702AC4E" w14:textId="56A58BD2" w:rsidR="00925368" w:rsidRPr="005B630C" w:rsidRDefault="00925368" w:rsidP="00925368">
       <w:pPr>
         <w:pStyle w:val="Areferenser"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009003FF">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00925368">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Högskolelag. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00925368">
+        <w:t>Högskolelag</w:t>
+      </w:r>
+      <w:r w:rsidR="005B630C" w:rsidRPr="005B630C">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005B630C" w:rsidRPr="005B630C">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>SFS 1992:1434</w:t>
+      </w:r>
+      <w:r w:rsidR="005B630C" w:rsidRPr="005B630C">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>). Utbildningsdepartementet.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B630C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B630C">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/hogskolelag-19921434_sfs-1992-1434/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C98E967" w14:textId="77777777" w:rsidR="00925368" w:rsidRDefault="00925368" w:rsidP="00925368">
       <w:pPr>
         <w:pStyle w:val="Arubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Offentliga dokument (med diarienummer)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713EEFAE" w14:textId="77777777" w:rsidR="00925368" w:rsidRDefault="00925368" w:rsidP="00925368">
       <w:r>
         <w:t>I löpande text: (Högskolan Kristianstad, 2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167DC932" w14:textId="77777777" w:rsidR="00925368" w:rsidRPr="009003FF" w:rsidRDefault="00925368" w:rsidP="00925368">
       <w:pPr>
         <w:pStyle w:val="Areferenser"/>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
@@ -1604,68 +1741,68 @@
         </w:rPr>
         <w:t>HKR:s kvalitetsmål.</w:t>
       </w:r>
       <w:r w:rsidRPr="00925368">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.hkr.se/om-hkr/hogskolans-kvalitetsarbete/hkrs-kvalitetssystem/hkrs-kvalitetsmodell/</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:sectPr w:rsidR="00925368" w:rsidRPr="00925368" w:rsidSect="00F0510C">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="9340" w:h="13660" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="232" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="435"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BAA1CAD" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C" w:rsidP="003B4AB8">
+    <w:p w14:paraId="0B79F97F" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813" w:rsidP="003B4AB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581AEDF7" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4624F9F3" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C"/>
+    <w:p w14:paraId="61653901" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
+    <w:p w14:paraId="0348BA3A" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
+    <w:p w14:paraId="181CF4E7" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72644023" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C" w:rsidP="003B4AB8">
+    <w:p w14:paraId="5AFE7A34" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813" w:rsidP="003B4AB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFD6AD7" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7431B78E" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C"/>
+    <w:p w14:paraId="6FA3002B" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
+    <w:p w14:paraId="5B4A654F" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
+    <w:p w14:paraId="501D72EC" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -1694,57 +1831,56 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-760448809"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="00F8A41B" w14:textId="2130D48B" w:rsidR="00F0510C" w:rsidRDefault="00F0510C">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:jc w:val="center"/>
         </w:pPr>
@@ -1755,66 +1891,66 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="18003462" w14:textId="77777777" w:rsidR="00F0510C" w:rsidRDefault="00F0510C">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="349F4458" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C" w:rsidP="007D0119">
+    <w:p w14:paraId="45DFA8FE" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813" w:rsidP="007D0119">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0DB51D" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C"/>
+    <w:p w14:paraId="3062E42D" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B496C16" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C" w:rsidP="003B4AB8">
+    <w:p w14:paraId="75BE1EFA" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813" w:rsidP="003B4AB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC45133" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4C1ACA62" w14:textId="77777777" w:rsidR="004D574C" w:rsidRDefault="004D574C"/>
+    <w:p w14:paraId="19B75874" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
+    <w:p w14:paraId="29C928E4" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
+    <w:p w14:paraId="253288FF" w14:textId="77777777" w:rsidR="00C57813" w:rsidRDefault="00C57813"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="243E3456" w14:textId="77777777" w:rsidR="002E3F59" w:rsidRPr="00340319" w:rsidRDefault="002E3F59" w:rsidP="002E3F59">
       <w:pPr>
         <w:pStyle w:val="Afotnot"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00340319">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B7703E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2533,51 +2669,51 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1811631165">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="306132692">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1039083379">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="160"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2661,133 +2797,137 @@
     <w:rsid w:val="001F55E5"/>
     <w:rsid w:val="00200051"/>
     <w:rsid w:val="00201E76"/>
     <w:rsid w:val="00204CDA"/>
     <w:rsid w:val="00211A62"/>
     <w:rsid w:val="00211B28"/>
     <w:rsid w:val="00212153"/>
     <w:rsid w:val="002144BC"/>
     <w:rsid w:val="0022580F"/>
     <w:rsid w:val="002300FA"/>
     <w:rsid w:val="002476D3"/>
     <w:rsid w:val="00250D12"/>
     <w:rsid w:val="002510D8"/>
     <w:rsid w:val="0026399E"/>
     <w:rsid w:val="00267337"/>
     <w:rsid w:val="00274353"/>
     <w:rsid w:val="00274399"/>
     <w:rsid w:val="002800D0"/>
     <w:rsid w:val="00283DF8"/>
     <w:rsid w:val="002876E5"/>
     <w:rsid w:val="00291CB4"/>
     <w:rsid w:val="002A2071"/>
     <w:rsid w:val="002A3524"/>
     <w:rsid w:val="002B5021"/>
     <w:rsid w:val="002C7188"/>
+    <w:rsid w:val="002D1663"/>
     <w:rsid w:val="002D21C0"/>
     <w:rsid w:val="002D29E7"/>
     <w:rsid w:val="002E3F59"/>
     <w:rsid w:val="002E5A3B"/>
     <w:rsid w:val="002F08D1"/>
     <w:rsid w:val="002F26B9"/>
     <w:rsid w:val="002F6879"/>
     <w:rsid w:val="003021A0"/>
     <w:rsid w:val="003035D9"/>
     <w:rsid w:val="00317373"/>
     <w:rsid w:val="003173C2"/>
     <w:rsid w:val="00320CA4"/>
     <w:rsid w:val="003210FE"/>
     <w:rsid w:val="00321FF3"/>
     <w:rsid w:val="00322455"/>
     <w:rsid w:val="00340319"/>
     <w:rsid w:val="00352EEE"/>
     <w:rsid w:val="00353C00"/>
     <w:rsid w:val="00356F93"/>
     <w:rsid w:val="00365413"/>
     <w:rsid w:val="00367A49"/>
+    <w:rsid w:val="003734CD"/>
     <w:rsid w:val="00380856"/>
     <w:rsid w:val="003820AE"/>
     <w:rsid w:val="00382E4E"/>
     <w:rsid w:val="00390B21"/>
     <w:rsid w:val="00395CA5"/>
     <w:rsid w:val="003A4BD1"/>
     <w:rsid w:val="003A702C"/>
     <w:rsid w:val="003B4AA2"/>
     <w:rsid w:val="003B4AB8"/>
     <w:rsid w:val="003C7DBC"/>
     <w:rsid w:val="003D4A30"/>
     <w:rsid w:val="003E2157"/>
     <w:rsid w:val="003E756E"/>
     <w:rsid w:val="003E761F"/>
     <w:rsid w:val="003F4A12"/>
     <w:rsid w:val="003F7936"/>
     <w:rsid w:val="00402597"/>
     <w:rsid w:val="00404385"/>
     <w:rsid w:val="0040565F"/>
     <w:rsid w:val="00437BB4"/>
     <w:rsid w:val="00453B38"/>
     <w:rsid w:val="00453CB5"/>
     <w:rsid w:val="00453F57"/>
     <w:rsid w:val="0045438E"/>
     <w:rsid w:val="004550C3"/>
     <w:rsid w:val="004612C4"/>
     <w:rsid w:val="004707D8"/>
     <w:rsid w:val="0047619B"/>
     <w:rsid w:val="00477917"/>
     <w:rsid w:val="004862AE"/>
     <w:rsid w:val="0049060C"/>
     <w:rsid w:val="00495B59"/>
     <w:rsid w:val="004A2468"/>
     <w:rsid w:val="004B14CF"/>
     <w:rsid w:val="004B53FF"/>
     <w:rsid w:val="004D4119"/>
     <w:rsid w:val="004D44EC"/>
     <w:rsid w:val="004D574C"/>
     <w:rsid w:val="004D62B2"/>
     <w:rsid w:val="004D7071"/>
     <w:rsid w:val="004E36E3"/>
     <w:rsid w:val="004F39AD"/>
     <w:rsid w:val="004F565C"/>
     <w:rsid w:val="00516BDB"/>
     <w:rsid w:val="00520FDF"/>
     <w:rsid w:val="005254F1"/>
+    <w:rsid w:val="00527C44"/>
     <w:rsid w:val="0053038E"/>
     <w:rsid w:val="005312CF"/>
     <w:rsid w:val="0053155C"/>
     <w:rsid w:val="00536264"/>
     <w:rsid w:val="005446FD"/>
     <w:rsid w:val="005460FC"/>
     <w:rsid w:val="005510CE"/>
     <w:rsid w:val="00563E37"/>
     <w:rsid w:val="0056407C"/>
     <w:rsid w:val="00570A56"/>
     <w:rsid w:val="00570F93"/>
     <w:rsid w:val="0057209C"/>
     <w:rsid w:val="005962D2"/>
     <w:rsid w:val="005A3264"/>
     <w:rsid w:val="005A55C1"/>
     <w:rsid w:val="005A5777"/>
+    <w:rsid w:val="005B630C"/>
     <w:rsid w:val="005C150B"/>
     <w:rsid w:val="005C162E"/>
     <w:rsid w:val="005C5B8C"/>
     <w:rsid w:val="005C600F"/>
     <w:rsid w:val="005D4111"/>
     <w:rsid w:val="005E4518"/>
     <w:rsid w:val="005E7C49"/>
     <w:rsid w:val="005F434B"/>
     <w:rsid w:val="00603642"/>
     <w:rsid w:val="0060486A"/>
     <w:rsid w:val="00607731"/>
     <w:rsid w:val="00611682"/>
     <w:rsid w:val="00614137"/>
     <w:rsid w:val="00617E6A"/>
     <w:rsid w:val="0062156D"/>
     <w:rsid w:val="006238CB"/>
     <w:rsid w:val="00623D29"/>
     <w:rsid w:val="00652996"/>
     <w:rsid w:val="00655297"/>
     <w:rsid w:val="00662549"/>
     <w:rsid w:val="00665022"/>
     <w:rsid w:val="0067581B"/>
     <w:rsid w:val="0067667F"/>
     <w:rsid w:val="00685D1B"/>
     <w:rsid w:val="006876F0"/>
@@ -2835,110 +2975,113 @@
     <w:rsid w:val="007B2A66"/>
     <w:rsid w:val="007B35A3"/>
     <w:rsid w:val="007B3F7A"/>
     <w:rsid w:val="007C0232"/>
     <w:rsid w:val="007C312E"/>
     <w:rsid w:val="007C58A8"/>
     <w:rsid w:val="007D0119"/>
     <w:rsid w:val="007D0174"/>
     <w:rsid w:val="007D226A"/>
     <w:rsid w:val="007D766A"/>
     <w:rsid w:val="007E3D8F"/>
     <w:rsid w:val="007E41B2"/>
     <w:rsid w:val="007E75C1"/>
     <w:rsid w:val="007E7B1F"/>
     <w:rsid w:val="007F1F0D"/>
     <w:rsid w:val="007F3A33"/>
     <w:rsid w:val="007F47B7"/>
     <w:rsid w:val="007F7DFB"/>
     <w:rsid w:val="00802D26"/>
     <w:rsid w:val="00805FCD"/>
     <w:rsid w:val="0080727B"/>
     <w:rsid w:val="00827E9D"/>
     <w:rsid w:val="008320C1"/>
     <w:rsid w:val="0083242A"/>
     <w:rsid w:val="008332C9"/>
+    <w:rsid w:val="00836F3F"/>
     <w:rsid w:val="00842F2C"/>
     <w:rsid w:val="00847665"/>
     <w:rsid w:val="00853007"/>
     <w:rsid w:val="0085789E"/>
     <w:rsid w:val="00865314"/>
     <w:rsid w:val="00871FA1"/>
     <w:rsid w:val="00876F00"/>
     <w:rsid w:val="008879B4"/>
     <w:rsid w:val="008915FF"/>
     <w:rsid w:val="008956AF"/>
     <w:rsid w:val="008A0A45"/>
     <w:rsid w:val="008A1800"/>
     <w:rsid w:val="008A2E65"/>
     <w:rsid w:val="008B7288"/>
     <w:rsid w:val="008B7709"/>
+    <w:rsid w:val="008F0815"/>
     <w:rsid w:val="008F0A2C"/>
     <w:rsid w:val="008F4491"/>
     <w:rsid w:val="008F511A"/>
     <w:rsid w:val="009003FF"/>
     <w:rsid w:val="0090309A"/>
     <w:rsid w:val="0090739B"/>
     <w:rsid w:val="00914743"/>
     <w:rsid w:val="00916DCE"/>
     <w:rsid w:val="00925368"/>
     <w:rsid w:val="00934FFE"/>
     <w:rsid w:val="009367A7"/>
     <w:rsid w:val="0094135A"/>
     <w:rsid w:val="00943DCA"/>
     <w:rsid w:val="009457E4"/>
     <w:rsid w:val="00947733"/>
     <w:rsid w:val="00950EC6"/>
     <w:rsid w:val="0095138E"/>
     <w:rsid w:val="00951FF2"/>
     <w:rsid w:val="009563A5"/>
     <w:rsid w:val="00961450"/>
     <w:rsid w:val="00965AD2"/>
     <w:rsid w:val="00967438"/>
     <w:rsid w:val="009675A2"/>
     <w:rsid w:val="00971C24"/>
     <w:rsid w:val="009772C2"/>
     <w:rsid w:val="00977AC7"/>
     <w:rsid w:val="00982254"/>
     <w:rsid w:val="009861D4"/>
     <w:rsid w:val="00990D76"/>
     <w:rsid w:val="00991DC3"/>
     <w:rsid w:val="00994193"/>
     <w:rsid w:val="009A0FEA"/>
     <w:rsid w:val="009A16EE"/>
     <w:rsid w:val="009A438A"/>
     <w:rsid w:val="009B29B5"/>
     <w:rsid w:val="009B7B33"/>
     <w:rsid w:val="009C0BD2"/>
     <w:rsid w:val="009C1C67"/>
     <w:rsid w:val="009D00C8"/>
     <w:rsid w:val="009D02AA"/>
     <w:rsid w:val="009D11BA"/>
     <w:rsid w:val="009D6F4D"/>
     <w:rsid w:val="009D7E28"/>
     <w:rsid w:val="009E19D8"/>
     <w:rsid w:val="009E2E18"/>
+    <w:rsid w:val="009E62DB"/>
     <w:rsid w:val="009F2DE4"/>
     <w:rsid w:val="009F312B"/>
     <w:rsid w:val="009F58A0"/>
     <w:rsid w:val="009F5A53"/>
     <w:rsid w:val="00A0444A"/>
     <w:rsid w:val="00A07D94"/>
     <w:rsid w:val="00A25151"/>
     <w:rsid w:val="00A264BC"/>
     <w:rsid w:val="00A27DD3"/>
     <w:rsid w:val="00A3219E"/>
     <w:rsid w:val="00A33D10"/>
     <w:rsid w:val="00A35888"/>
     <w:rsid w:val="00A37E2A"/>
     <w:rsid w:val="00A420A4"/>
     <w:rsid w:val="00A461D7"/>
     <w:rsid w:val="00A47772"/>
     <w:rsid w:val="00A5399E"/>
     <w:rsid w:val="00A57908"/>
     <w:rsid w:val="00A60ADB"/>
     <w:rsid w:val="00A6242F"/>
     <w:rsid w:val="00A71B6F"/>
     <w:rsid w:val="00A7411B"/>
     <w:rsid w:val="00A80B5F"/>
     <w:rsid w:val="00A874EA"/>
     <w:rsid w:val="00A875B2"/>
@@ -2978,50 +3121,51 @@
     <w:rsid w:val="00BA3A6B"/>
     <w:rsid w:val="00BB068E"/>
     <w:rsid w:val="00BB1700"/>
     <w:rsid w:val="00BB1915"/>
     <w:rsid w:val="00BB1999"/>
     <w:rsid w:val="00BB3343"/>
     <w:rsid w:val="00BC5BD3"/>
     <w:rsid w:val="00BC6B4D"/>
     <w:rsid w:val="00BD028C"/>
     <w:rsid w:val="00BD0362"/>
     <w:rsid w:val="00BD0BA0"/>
     <w:rsid w:val="00BD6E8A"/>
     <w:rsid w:val="00BE1002"/>
     <w:rsid w:val="00BE4027"/>
     <w:rsid w:val="00C00194"/>
     <w:rsid w:val="00C02751"/>
     <w:rsid w:val="00C03945"/>
     <w:rsid w:val="00C06729"/>
     <w:rsid w:val="00C21FD9"/>
     <w:rsid w:val="00C3064A"/>
     <w:rsid w:val="00C33498"/>
     <w:rsid w:val="00C35166"/>
     <w:rsid w:val="00C37029"/>
     <w:rsid w:val="00C402CA"/>
     <w:rsid w:val="00C5629C"/>
+    <w:rsid w:val="00C57813"/>
     <w:rsid w:val="00C6160F"/>
     <w:rsid w:val="00C6522F"/>
     <w:rsid w:val="00C6761A"/>
     <w:rsid w:val="00C67A89"/>
     <w:rsid w:val="00C70E4B"/>
     <w:rsid w:val="00C76649"/>
     <w:rsid w:val="00C76E22"/>
     <w:rsid w:val="00C8095B"/>
     <w:rsid w:val="00C904FC"/>
     <w:rsid w:val="00CA2461"/>
     <w:rsid w:val="00CA6C32"/>
     <w:rsid w:val="00CB2D89"/>
     <w:rsid w:val="00CB3FAA"/>
     <w:rsid w:val="00CB4F35"/>
     <w:rsid w:val="00CC1F15"/>
     <w:rsid w:val="00CC474D"/>
     <w:rsid w:val="00CC482E"/>
     <w:rsid w:val="00CC5E8C"/>
     <w:rsid w:val="00CC7A2F"/>
     <w:rsid w:val="00CD3BEF"/>
     <w:rsid w:val="00CD6706"/>
     <w:rsid w:val="00CD6AA2"/>
     <w:rsid w:val="00CD728E"/>
     <w:rsid w:val="00CF24C0"/>
     <w:rsid w:val="00CF2785"/>
@@ -3053,50 +3197,51 @@
     <w:rsid w:val="00DF0095"/>
     <w:rsid w:val="00E01609"/>
     <w:rsid w:val="00E04813"/>
     <w:rsid w:val="00E15E28"/>
     <w:rsid w:val="00E224D7"/>
     <w:rsid w:val="00E30B7A"/>
     <w:rsid w:val="00E329E4"/>
     <w:rsid w:val="00E37B9F"/>
     <w:rsid w:val="00E47032"/>
     <w:rsid w:val="00E55EDC"/>
     <w:rsid w:val="00E56E1B"/>
     <w:rsid w:val="00E72234"/>
     <w:rsid w:val="00E756FC"/>
     <w:rsid w:val="00E80E48"/>
     <w:rsid w:val="00E81B9E"/>
     <w:rsid w:val="00E84451"/>
     <w:rsid w:val="00E97A02"/>
     <w:rsid w:val="00EA3D30"/>
     <w:rsid w:val="00EA4A71"/>
     <w:rsid w:val="00EA4C81"/>
     <w:rsid w:val="00EA77F7"/>
     <w:rsid w:val="00EB0157"/>
     <w:rsid w:val="00EB5844"/>
     <w:rsid w:val="00EC3485"/>
     <w:rsid w:val="00ED317B"/>
+    <w:rsid w:val="00ED3866"/>
     <w:rsid w:val="00EE6983"/>
     <w:rsid w:val="00EE6FA8"/>
     <w:rsid w:val="00EE7AB3"/>
     <w:rsid w:val="00EF29EA"/>
     <w:rsid w:val="00F02155"/>
     <w:rsid w:val="00F03371"/>
     <w:rsid w:val="00F0510C"/>
     <w:rsid w:val="00F11523"/>
     <w:rsid w:val="00F17833"/>
     <w:rsid w:val="00F22CC6"/>
     <w:rsid w:val="00F257CD"/>
     <w:rsid w:val="00F27855"/>
     <w:rsid w:val="00F356F5"/>
     <w:rsid w:val="00F443F6"/>
     <w:rsid w:val="00F544AB"/>
     <w:rsid w:val="00F57482"/>
     <w:rsid w:val="00F61E83"/>
     <w:rsid w:val="00F64C0C"/>
     <w:rsid w:val="00F7310A"/>
     <w:rsid w:val="00F77339"/>
     <w:rsid w:val="00F77BF5"/>
     <w:rsid w:val="00F84070"/>
     <w:rsid w:val="00F84643"/>
     <w:rsid w:val="00F84AF2"/>
     <w:rsid w:val="00F9042C"/>
@@ -4478,50 +4623,62 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbidragstypChar">
     <w:name w:val="A_bidragstyp Char"/>
     <w:basedOn w:val="Arubrik1Char"/>
     <w:link w:val="Abidragstyp"/>
     <w:rsid w:val="009003FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D1663"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-642-38983-2_5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\larsti\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\3DG6DNW5\HKR%20Avhandling%20mall%20SE.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
@@ -5928,63 +6085,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="86f811e3-0e8e-4c4c-971e-8a87a2dcfdb4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ad600adb-b292-4333-ae38-c03f9fd66fba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100B00D48C9249074429E8341C8133F00C4" ma:contentTypeVersion="11" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="946f1c515b6f7fb85cf686bf108070a7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad600adb-b292-4333-ae38-c03f9fd66fba" xmlns:ns3="86f811e3-0e8e-4c4c-971e-8a87a2dcfdb4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1e545e41abf645ebaf6fcfc1dadb4d80" ns2:_="" ns3:_="">
     <xsd:import namespace="ad600adb-b292-4333-ae38-c03f9fd66fba"/>
     <xsd:import namespace="86f811e3-0e8e-4c4c-971e-8a87a2dcfdb4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -6135,145 +6290,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{534204F0-3685-4E8F-9390-7A54E9C31DDA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4EF9F68-7D00-4FDE-9691-B92629B67DD9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="86f811e3-0e8e-4c4c-971e-8a87a2dcfdb4"/>
+    <ds:schemaRef ds:uri="ad600adb-b292-4333-ae38-c03f9fd66fba"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D34D78-F74F-4D90-9B89-0F9791BDAA30}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EC1C721-CD46-4C02-AC92-F11B2FF8B4CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad600adb-b292-4333-ae38-c03f9fd66fba"/>
     <ds:schemaRef ds:uri="86f811e3-0e8e-4c4c-971e-8a87a2dcfdb4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D34D78-F74F-4D90-9B89-0F9791BDAA30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4EF9F68-7D00-4FDE-9691-B92629B67DD9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{534204F0-3685-4E8F-9390-7A54E9C31DDA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ad600adb-b292-4333-ae38-c03f9fd66fba"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>HKR Avhandling mall SE</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>723</Words>
-  <Characters>3838</Characters>
+  <Words>823</Words>
+  <Characters>4362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>HKR Publikationn Mall</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Högskolan Kristianstad</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4552</CharactersWithSpaces>
+  <CharactersWithSpaces>5175</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>HKR Publikationn Mall</dc:title>
   <dc:subject/>
   <dc:creator>Högskolan Kristianstad</dc:creator>
   <cp:keywords/>
   <dc:description>Version 2025-09</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">