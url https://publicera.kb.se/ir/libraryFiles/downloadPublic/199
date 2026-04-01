--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -5,73 +5,82 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58B5EFF4" w14:textId="77777777" w:rsidR="009A03FC" w:rsidRPr="00692877" w:rsidRDefault="00546FFB" w:rsidP="00D64C09">
+    <w:p w14:paraId="58B5EFF4" w14:textId="26835F67" w:rsidR="009A03FC" w:rsidRPr="00692877" w:rsidRDefault="00A77B88" w:rsidP="00D64C09">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="360" w:after="120"/>
       </w:pPr>
-      <w:permStart w:id="1366365513" w:edGrp="everyone"/>
-[...1 lines deleted...]
-        <w:t>Title</w:t>
+      <w:permStart w:id="506673322" w:edGrp="everyone"/>
+      <w:r>
+        <w:t>Your t</w:t>
+      </w:r>
+      <w:r w:rsidR="00546FFB" w:rsidRPr="00692877">
+        <w:t>itle</w:t>
       </w:r>
       <w:r w:rsidR="00885B55" w:rsidRPr="00692877">
-        <w:t xml:space="preserve"> – the title should preferable not be longer than three rows</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">should use the same style as this title </w:t>
+      </w:r>
+      <w:r w:rsidR="00885B55" w:rsidRPr="00692877">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:t>it should</w:t>
+      </w:r>
+      <w:r w:rsidR="00885B55" w:rsidRPr="00692877">
+        <w:t xml:space="preserve"> preferable not be longer than three rows</w:t>
       </w:r>
       <w:r w:rsidR="000F4AD7">
         <w:t xml:space="preserve"> or 25 words</w:t>
       </w:r>
-      <w:r w:rsidR="001101C4" w:rsidRPr="00692877">
-[...6 lines deleted...]
-        <w:t>Use the style ‘Title’</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> and no capitalisation of words</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C33B9B" w14:textId="77777777" w:rsidR="00A50D2F" w:rsidRPr="00692877" w:rsidRDefault="00BB0566" w:rsidP="009D3A29">
       <w:pPr>
         <w:pStyle w:val="author"/>
       </w:pPr>
       <w:r w:rsidRPr="00692877">
         <w:t>Name of author(</w:t>
       </w:r>
       <w:r w:rsidR="00A50D2F" w:rsidRPr="00692877">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00692877">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00546FFB" w:rsidRPr="00692877">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="001101C4" w:rsidRPr="00692877">
         <w:t>Style ‘author’</w:t>
       </w:r>
       <w:r w:rsidRPr="00692877">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00546FFB" w:rsidRPr="00692877">
@@ -189,51 +198,59 @@
         <w:t xml:space="preserve">Analysis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00692877">
         <w:t xml:space="preserve">Both quantitative and qualitative analyses were carried out on the data, which related to 111 individual researchers. Quantitative analysis employed the statistical package SPSS, while the qualitative analysis was carried out with the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00692877">
         <w:t>Atlas.ti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00692877">
         <w:t xml:space="preserve"> program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E54A6B" w14:textId="77777777" w:rsidR="004867AC" w:rsidRPr="00692877" w:rsidRDefault="004867AC" w:rsidP="004867AC">
       <w:pPr>
         <w:pStyle w:val="abstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00692877">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Results. </w:t>
       </w:r>
       <w:r w:rsidRPr="00692877">
-        <w:t>It proved possible to operationalise the uncertainty concept and to demonstrate that uncertainty declined through the problem-solving process. Results are also presented on the relations between uncertainty and the models of information seeking proposed by Ellis, Kuhlthau, and Wilson.</w:t>
+        <w:t xml:space="preserve">It proved possible to operationalise the uncertainty concept and to demonstrate that uncertainty declined through the problem-solving process. Results are also presented on the relations between uncertainty and the models of information seeking proposed by Ellis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00692877">
+        <w:t>Kuhlthau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00692877">
+        <w:t>, and Wilson.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E64C5D6" w14:textId="77777777" w:rsidR="000C6A08" w:rsidRPr="00692877" w:rsidRDefault="004867AC" w:rsidP="004867AC">
       <w:pPr>
         <w:pStyle w:val="abstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00692877">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Conclusion(s).</w:t>
       </w:r>
       <w:r w:rsidRPr="00692877">
         <w:t xml:space="preserve"> Uncertainty appears to have two dimensions: the 'objective', cognitive uncertainty resulting from a perceived lack of knowledge in a field and the 'affective' uncertainty - the feeling of unease or anxiety caused by the cognitive lack. (</w:t>
       </w:r>
       <w:r w:rsidR="003A583D" w:rsidRPr="00692877">
         <w:t>Choose between Conclusion or Conclusions. If not changed Conclusion will be used.</w:t>
       </w:r>
       <w:r w:rsidRPr="00692877">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0669DA" w14:textId="77777777" w:rsidR="00D67B39" w:rsidRPr="00692877" w:rsidRDefault="00D67B39" w:rsidP="00652ABA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1821,80 +1838,80 @@
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00692877">
         <w:t xml:space="preserve">Wilson, T. D., &amp; Maceviciute, E. (2012). Users’ interactions with digital libraries. In G.G. Chowdhury, &amp; S. Foo (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00692877">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Digital libraries and information access: Research perspectives</w:t>
       </w:r>
       <w:r w:rsidRPr="00692877">
         <w:t xml:space="preserve"> (pp. 113-128). Cambridge University Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00692877">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.29085/9781856049764.009</w:t>
         </w:r>
       </w:hyperlink>
+      <w:permEnd w:id="506673322"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1366365513"/>
     </w:p>
     <w:sectPr w:rsidR="00DC6E7C" w:rsidRPr="002B7479" w:rsidSect="00940402">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1843" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D7A885C" w14:textId="77777777" w:rsidR="007E0B00" w:rsidRDefault="007E0B00" w:rsidP="00652ABA">
+    <w:p w14:paraId="665F9FA9" w14:textId="77777777" w:rsidR="00DA5890" w:rsidRDefault="00DA5890" w:rsidP="00652ABA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68EF5967" w14:textId="77777777" w:rsidR="007E0B00" w:rsidRDefault="007E0B00" w:rsidP="00652ABA">
+    <w:p w14:paraId="4040BB21" w14:textId="77777777" w:rsidR="00DA5890" w:rsidRDefault="00DA5890" w:rsidP="00652ABA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lora">
@@ -2084,63 +2101,64 @@
       </w:rPr>
       <w:t>?</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00546FFB">
       <w:rPr>
         <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
         <w:i/>
         <w:color w:val="355646"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (20??</w:t>
     </w:r>
     <w:r w:rsidRPr="00F41EC8">
       <w:rPr>
         <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
         <w:i/>
         <w:color w:val="355646"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="214CDDCA" w14:textId="77777777" w:rsidR="00A50D2F" w:rsidRDefault="00000000" w:rsidP="00F41EC8">
+  <w:p w14:paraId="214CDDCA" w14:textId="77777777" w:rsidR="00A50D2F" w:rsidRDefault="00DA5890" w:rsidP="00F41EC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="386927358"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00F41EC8" w:rsidRPr="00050195">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F41EC8" w:rsidRPr="00050195">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00F41EC8" w:rsidRPr="00050195">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000413CB">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00F41EC8" w:rsidRPr="00050195">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
@@ -2303,99 +2321,100 @@
       </w:rPr>
       <w:t>No. ?</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00546FFB">
       <w:rPr>
         <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
         <w:i/>
         <w:color w:val="355646"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (20??</w:t>
     </w:r>
     <w:r w:rsidR="00D67B39" w:rsidRPr="00F41EC8">
       <w:rPr>
         <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
         <w:i/>
         <w:color w:val="355646"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3E347196" w14:textId="77777777" w:rsidR="00D67B39" w:rsidRDefault="00000000" w:rsidP="00F41EC8">
+  <w:p w14:paraId="3E347196" w14:textId="77777777" w:rsidR="00D67B39" w:rsidRDefault="00DA5890" w:rsidP="00F41EC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="139862421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00D67B39" w:rsidRPr="00050195">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00D67B39" w:rsidRPr="00050195">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00D67B39" w:rsidRPr="00050195">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0077246C">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00D67B39" w:rsidRPr="00050195">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21712F6C" w14:textId="77777777" w:rsidR="007E0B00" w:rsidRDefault="007E0B00" w:rsidP="00652ABA">
+    <w:p w14:paraId="679659FB" w14:textId="77777777" w:rsidR="00DA5890" w:rsidRDefault="00DA5890" w:rsidP="00652ABA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20C5F8A9" w14:textId="77777777" w:rsidR="007E0B00" w:rsidRDefault="007E0B00" w:rsidP="00652ABA">
+    <w:p w14:paraId="38041A60" w14:textId="77777777" w:rsidR="00DA5890" w:rsidRDefault="00DA5890" w:rsidP="00652ABA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="240AD05A" w14:textId="77777777" w:rsidR="00D67B39" w:rsidRDefault="00D67B39" w:rsidP="00F41EC8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00916A1C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="094EEF48" wp14:editId="343E4E76">
           <wp:extent cx="863600" cy="863600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="44" name="Picture 44" descr="IR_logo"/>
@@ -2496,243 +2515,262 @@
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> (20??</w:t>
     </w:r>
     <w:r w:rsidR="00D67B39" w:rsidRPr="00F41EC8">
       <w:rPr>
         <w:i/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GtP5SENrYkiWa4X6xBVwQ33nx75sKLCYU9d/52d4x1IHYAwk2gA4n/7PSit15woZ5QeZeqd0XJBcTFipe0MNMw==" w:salt="UMJ3U6nVAW9Fay3no/7s0Q=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4/+LMyeAPEBTktSR+Fj4M1aaX4khRtJAxCv51wmkEdLuit2O/Bxo79Yim8Aj7tYnIvcWegx7EjvIL7i+XNjBYQ==" w:salt="kc8KczKPg+Gf9dai9GKCvQ=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B3754B"/>
     <w:rsid w:val="000111D6"/>
     <w:rsid w:val="00017A41"/>
     <w:rsid w:val="00020EFD"/>
     <w:rsid w:val="00032EB8"/>
     <w:rsid w:val="00037100"/>
     <w:rsid w:val="000413CB"/>
     <w:rsid w:val="000467A2"/>
     <w:rsid w:val="00081A23"/>
     <w:rsid w:val="000848F1"/>
     <w:rsid w:val="0008681B"/>
     <w:rsid w:val="000B12B5"/>
+    <w:rsid w:val="000B1A0F"/>
     <w:rsid w:val="000C6A08"/>
     <w:rsid w:val="000F0B5A"/>
     <w:rsid w:val="000F4AD7"/>
+    <w:rsid w:val="001040B9"/>
     <w:rsid w:val="001101C4"/>
     <w:rsid w:val="00117368"/>
     <w:rsid w:val="0012750C"/>
     <w:rsid w:val="00194E92"/>
     <w:rsid w:val="001C7EF8"/>
     <w:rsid w:val="001E68EA"/>
+    <w:rsid w:val="00200650"/>
+    <w:rsid w:val="0021043C"/>
     <w:rsid w:val="0024538E"/>
     <w:rsid w:val="00250826"/>
     <w:rsid w:val="00295422"/>
     <w:rsid w:val="00295CB0"/>
     <w:rsid w:val="002B4A6E"/>
     <w:rsid w:val="002C6B9A"/>
     <w:rsid w:val="002D581B"/>
     <w:rsid w:val="002E797F"/>
     <w:rsid w:val="003024F7"/>
+    <w:rsid w:val="00327BDB"/>
     <w:rsid w:val="003310C4"/>
     <w:rsid w:val="0035730C"/>
     <w:rsid w:val="003967B3"/>
     <w:rsid w:val="003A583D"/>
     <w:rsid w:val="003F2507"/>
     <w:rsid w:val="0041365E"/>
     <w:rsid w:val="00444A01"/>
     <w:rsid w:val="004502CD"/>
     <w:rsid w:val="004867AC"/>
     <w:rsid w:val="004A2556"/>
     <w:rsid w:val="004C1B57"/>
     <w:rsid w:val="004C212B"/>
     <w:rsid w:val="004D75C6"/>
+    <w:rsid w:val="005009D1"/>
     <w:rsid w:val="00501D05"/>
     <w:rsid w:val="00501EE3"/>
     <w:rsid w:val="00512CF1"/>
     <w:rsid w:val="00515758"/>
     <w:rsid w:val="00537732"/>
     <w:rsid w:val="00546293"/>
     <w:rsid w:val="00546FFB"/>
     <w:rsid w:val="00561D77"/>
     <w:rsid w:val="00567A7C"/>
     <w:rsid w:val="005710DA"/>
     <w:rsid w:val="0059158B"/>
     <w:rsid w:val="005D296E"/>
     <w:rsid w:val="005D62F7"/>
     <w:rsid w:val="005E2DCD"/>
     <w:rsid w:val="005F0B63"/>
     <w:rsid w:val="005F5510"/>
     <w:rsid w:val="00645953"/>
+    <w:rsid w:val="00645D44"/>
     <w:rsid w:val="00652ABA"/>
     <w:rsid w:val="00692877"/>
     <w:rsid w:val="006A55E8"/>
     <w:rsid w:val="006A77C8"/>
+    <w:rsid w:val="006D4849"/>
     <w:rsid w:val="006E2211"/>
     <w:rsid w:val="00711432"/>
     <w:rsid w:val="00730B5B"/>
     <w:rsid w:val="007339ED"/>
     <w:rsid w:val="00770836"/>
     <w:rsid w:val="0077246C"/>
     <w:rsid w:val="00785BEA"/>
     <w:rsid w:val="00794782"/>
     <w:rsid w:val="007A063A"/>
+    <w:rsid w:val="007B368A"/>
     <w:rsid w:val="007B38F6"/>
     <w:rsid w:val="007B7CCC"/>
     <w:rsid w:val="007C7C07"/>
     <w:rsid w:val="007D3602"/>
     <w:rsid w:val="007E0B00"/>
     <w:rsid w:val="007E6FB2"/>
     <w:rsid w:val="00801CE8"/>
     <w:rsid w:val="00816F39"/>
     <w:rsid w:val="00870595"/>
     <w:rsid w:val="008767A9"/>
     <w:rsid w:val="008801AB"/>
     <w:rsid w:val="00884FA1"/>
     <w:rsid w:val="00885B55"/>
     <w:rsid w:val="008B2EB8"/>
     <w:rsid w:val="008C1F7D"/>
     <w:rsid w:val="008E0ACB"/>
     <w:rsid w:val="008E0C19"/>
     <w:rsid w:val="008F60D9"/>
     <w:rsid w:val="009058AD"/>
     <w:rsid w:val="00906709"/>
     <w:rsid w:val="00940402"/>
+    <w:rsid w:val="009447EC"/>
     <w:rsid w:val="00986DC1"/>
     <w:rsid w:val="00986F4E"/>
     <w:rsid w:val="0099124C"/>
     <w:rsid w:val="009A03FC"/>
+    <w:rsid w:val="009B713B"/>
     <w:rsid w:val="009C4E25"/>
     <w:rsid w:val="009D2838"/>
     <w:rsid w:val="009D3A29"/>
     <w:rsid w:val="009D4121"/>
     <w:rsid w:val="009D7408"/>
     <w:rsid w:val="009F11D5"/>
     <w:rsid w:val="009F2CCD"/>
     <w:rsid w:val="00A01011"/>
     <w:rsid w:val="00A04E85"/>
     <w:rsid w:val="00A115CB"/>
+    <w:rsid w:val="00A2477B"/>
     <w:rsid w:val="00A50D2F"/>
     <w:rsid w:val="00A743A0"/>
+    <w:rsid w:val="00A77B88"/>
     <w:rsid w:val="00A872CA"/>
     <w:rsid w:val="00AC3D74"/>
     <w:rsid w:val="00AD6DB8"/>
     <w:rsid w:val="00AF0632"/>
     <w:rsid w:val="00AF06B1"/>
     <w:rsid w:val="00B13390"/>
     <w:rsid w:val="00B26FEF"/>
     <w:rsid w:val="00B3754B"/>
     <w:rsid w:val="00B650B3"/>
+    <w:rsid w:val="00B667B9"/>
     <w:rsid w:val="00B857AE"/>
     <w:rsid w:val="00BB0566"/>
     <w:rsid w:val="00BB66E0"/>
     <w:rsid w:val="00BD51A6"/>
     <w:rsid w:val="00BF7832"/>
     <w:rsid w:val="00C01666"/>
     <w:rsid w:val="00C01899"/>
     <w:rsid w:val="00C01EBA"/>
     <w:rsid w:val="00C020E1"/>
     <w:rsid w:val="00C04CED"/>
     <w:rsid w:val="00C55EE9"/>
     <w:rsid w:val="00C66AD6"/>
+    <w:rsid w:val="00C67CEF"/>
     <w:rsid w:val="00C87C8B"/>
     <w:rsid w:val="00C93260"/>
     <w:rsid w:val="00CB41F3"/>
     <w:rsid w:val="00CD784A"/>
     <w:rsid w:val="00CE3173"/>
     <w:rsid w:val="00CF11FA"/>
     <w:rsid w:val="00D00165"/>
     <w:rsid w:val="00D322AD"/>
     <w:rsid w:val="00D64C09"/>
     <w:rsid w:val="00D67B39"/>
     <w:rsid w:val="00D74DDE"/>
     <w:rsid w:val="00D81396"/>
     <w:rsid w:val="00D9013C"/>
+    <w:rsid w:val="00DA5890"/>
     <w:rsid w:val="00DA7BB7"/>
     <w:rsid w:val="00DC6E7C"/>
     <w:rsid w:val="00E15AD1"/>
     <w:rsid w:val="00E2489F"/>
     <w:rsid w:val="00E349EE"/>
     <w:rsid w:val="00E3517C"/>
     <w:rsid w:val="00E416DC"/>
     <w:rsid w:val="00E42A5E"/>
     <w:rsid w:val="00E44AE1"/>
     <w:rsid w:val="00E53B2E"/>
     <w:rsid w:val="00E540E0"/>
     <w:rsid w:val="00E6069B"/>
     <w:rsid w:val="00E77CD9"/>
     <w:rsid w:val="00E82E64"/>
     <w:rsid w:val="00EB3DA7"/>
     <w:rsid w:val="00ED27C0"/>
     <w:rsid w:val="00ED2BD6"/>
     <w:rsid w:val="00ED3BC0"/>
     <w:rsid w:val="00EF6F6D"/>
     <w:rsid w:val="00F108B8"/>
     <w:rsid w:val="00F15B38"/>
     <w:rsid w:val="00F16EB5"/>
     <w:rsid w:val="00F41EC8"/>
+    <w:rsid w:val="00F4648B"/>
     <w:rsid w:val="00F53F93"/>
     <w:rsid w:val="00F63108"/>
+    <w:rsid w:val="00F65770"/>
+    <w:rsid w:val="00F875F8"/>
     <w:rsid w:val="00F9706D"/>
     <w:rsid w:val="00FB5DE7"/>
     <w:rsid w:val="00FD63E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3830,51 +3868,51 @@
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1145/1978822.1978833" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.apple.com/en-nz/guide/font-book/fntbk1000/mac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10209-006-0022-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29085/9781856049764.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/Lora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.infsof.2012.07.011" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20191217173948/http:/informationr.net/ir/24-4/colis/colis1921.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authors@email.here" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://InformationR.net/ir/24-4/colis/colis1921.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\STN\Downloads\IR-template.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\sortera-upp\ir-grejs\IR-template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4099,55 +4137,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>IR-template.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1516</Words>
-  <Characters>8035</Characters>
+  <Words>1432</Words>
+  <Characters>8165</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>66</Lines>
+  <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9532</CharactersWithSpaces>
+  <CharactersWithSpaces>9578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>